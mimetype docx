--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Menard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8586-6967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069860505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: HDR in signal processing and telecommunication from University of Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution to fixed-point system design</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document, </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defense video </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Phd in signal processing from University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for compilation of signal processing algorithms into fixed-point </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">processors </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">under accuracy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: MSc in Electronic (radar & telecommunications) from the University of Nantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: Engineer diploma in electrical & computer engineering from Polytech’Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Employment</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2012: Professor, INSA Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012: On leave at INRIA in the CAIRN research team</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2012: Associate Professor, Enssat-University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2003: Lecturer (ATER), Enssat-University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2002: Phd student, LASTI labs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2000: Research engineer, Enssat-University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: Training period for MSc. (6 months), DASSAULT SERCEL and SEI lab (University of Nantes). Estimation and detection of multi-path in GPS system.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research activities</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research domain</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Efficient implementation of signal and image processing apllications in embedded systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arithmetic for embedded systems, fixed-point arithmetic</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Embedded software, code optimization, compilation for DSP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy consumption, low power video decoders</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 Phd defended</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 Phd students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 master students</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European and french projects</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FUI projec: GreenVideo 2014-2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR « Ingénierie Numérique et Sécurité » DEFIS (2011-2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UE FP7-ICT (STREP) ALMA (2011-2012).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R&D Nano 2012 project S2S4HLS – ST Microelectronics (2009-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR project ROMA (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RNTL project OSGAR (2003-2005)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-FG: A Style-based Framework for Film Grain Analysis and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (9), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3712592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Object Detection Models for TinyML: Foundations, Comparative Analysis, Challenges, and Emerging Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe El Zeinaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (2), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Learning-Based QTMTT Partitioning Scheme for Inter Coding in VVC Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Taabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélima Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.141088-141103. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3469089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Efficient QT-MTT Partitioning Scheme for VVC Intra Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaiel Belhadj Dit Mdalsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (8), pp.4279-4293. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2022.3232385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Fast QTMTT Partitioning Strategy for VVenC Encoder in Intra Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Taabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.1338. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12061338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Based Film Grain Removal and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Radosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.5046-5059. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2023.3308726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity assessment of the intra prediction in Versatile Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Zouidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.27751-27770. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-14442-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Video Coding Standard: A Review from Coding Tools to Consumers Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Biatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pescador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE consumer electronics magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), pp.10-24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCE.2022.3144545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask Learning Based Intra-Mode Decision Framework for Versatile Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Zouidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.4001. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11234001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Loop Filter Hardware Design for 4K ASIC VVC Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (2), pp.107-118. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2022.3146272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-Friendly Multiple Transform Selection Module for the VVC Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Fezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pescador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2022.3163345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Hardware Transform Design for the Versatile Video Coding 4K ASIC Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (4), pp.329-340. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2021.3126549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Adaptive Multiple Transforms for the Next Generation Software Video Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (10), pp.1201-1217. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-021-01679-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC hardware vs software decoding: An objective energy consumption analysis and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bey Ahmed Khernache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.102004. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software HEVC video decoder: towards an energy saving for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naty Sidaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (37-38), pp.26861-26884. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-020-09025-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable VVC Frame Partitioning based on Lightweight Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1313-1328. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2019.2938670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Simulation-based Framework for Error Characterization of Inexact Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic-level Approximate Computing Applied to Energy Efficient HEVC Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2016.2593644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On predicting the HEVC intra quad-tree partitioning with tunable energy and rate-distortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.161-174. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-018-0809-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Representation of Directed Acyclic Graphs for Efficient Dataflow Embedded Resource Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.101. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3358225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Approach Versus Machine Learning for One-Shot Quad-Tree Prediction in an Intra HEVC Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (9), pp.1021-1037. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-018-1426-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152006v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPIFY: Automatic Instrumentation and Monitoring of Dynamic Dataflow Applications Based on PAPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Madronal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Lazcano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.111801-111812. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2934223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible Evaluation of System Efficiency with a Model of Architecture: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (10), pp.2050 - 2063. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2017.2774822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Awareness and Performance Management with Parallel Dataflow Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Holmbacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-015-1059-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Best HEVC Fractional Pixel FPGA Interpolators With Reconfigurable and Multifrequency Approximate Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.65 - 68. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LES.2017.2703585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2615597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Search Space Reduction for Approximate Computing: a Low Energy HEVC Encoder Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient DVFS for low power HEVC software decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislas Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-016-0624-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Integer Word-length Optimization for Fixed-point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehmeh Riham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (1), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-015-0990-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power HEVC Software Decoder for Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seppo Tomperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.495-507. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-015-0512-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Noise Power Estimation for Floating-Point DSP Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PP (99), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2016.2530802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Self-Adaptive Medium Access Control for Resource-Constrained WBAN Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.1287-1300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the 2nd workshop on design of low Power EMbedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ACM International Conference on Computing Frontiers - Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance Discrete Cosine Transform (DCT) operator using multimedia oriented subword parallelism (SWP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Advances in Computer Engineering, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/405856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Performance Evaluation of Fixed-Point Systems With Un-Smooth Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Nagaraj Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (4), pp.599-612. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2013.2292510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.179-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Model for Correlation Between Quantization Noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Approach for Numerical Accuracy Estimation of Fixed-Point Systems Based on Smooth Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (10), pp.2326 - 2339. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2012.2188938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization of VLSI digital signal processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level synthesis under fixed-point accuracy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/906350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Model for Accurate Energy Analysis of WSN nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High speed reconfigurable SWP operator for multimedia processing using redundant data representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00480330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCURACY EVALUATION OF FIXED-POINT BASED LMS ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00450935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of the integrins α6Aβ4 and α6Bβ4 along the crypt–villus axis in the human small intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Bondo Dydensborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Teller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Basora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Groulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (4), pp.531-536. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00418-008-0547-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Fixed-Point Accuracy Evaluation in Linear Time-Invariant Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (10), pp.3197 -3208. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2008.923279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Constraint Determination in Fixed-Point System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/242584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating-to-fixed-point Conversion for Digital Signal Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ASP/2006/96421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Point Configurable Hardware Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCBnCO: A Carbon Intensity Model of FR-4 Printed Circuit Boards Based on Company Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gargasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Technologies for Sustainability (SusTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Los Angeles, CA, United States. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SusTech63138.2025.11025732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction Study Based on RD Costs Approximation for VVC Intra Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 DATA COMPRESSION CONFERENCE-DCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Snowbird, United States. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC62719.2025.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion vidéo : dépasser l'objectif d'efficacité et viser une sobriété choisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can LLMs Revolutionize the Design of Explainable and Efficient TinyML Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe El Zeinaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ijcnn64981.2025.11229057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified sampling: fast estimation of quantization effects on DNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. pp.157-160, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ddecs63720.2025.11006808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use or Produce - Carbon Impact of a Video Streaming Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gargasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS56072.2025.11043750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicetrack: Lightweight Dice Classification on Resource-Constrained Platforms with Optimized Deep Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe El Zeinaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10447958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RD-cost Regression Speed Up Technique for VVC Intra Block Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.3530-3534, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10447850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3R-INN: How to Be Climate Friendly While Consuming/Delivering Videos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), France. pp.146-163, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73226-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictures Decoding Time Estimation for Low-Power VVC Software Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Boujida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end VVC encoding for energy-aware HDR rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MHV '24: Mile-High Video Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Denver CO USA, United States. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638036.3640800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wordlength Optimization for Custom Floating-point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Munich (Allemagne), Germany. pp.43-55, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62874-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Time Prediction for Versatile Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Boujida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Source Toolkit for Live End-To-End 4K VVC Intra Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Viitanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joose Sainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM Multimedia Systems Conference, MMSys 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada. pp.312-317, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3587819.3593938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-based film grain analysis and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSys '23: 14th Conference on ACM Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver BC, Canada. pp.229-238, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3587819.3590992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware HDR Content End-to-End VVC Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vargas Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient VVC Decoding on Mobile Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live and low energy VVC Video Decoding powered by the OpenVVC Decoder on ARM Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient HW Design of Adaptive Loop Filter for 4k ASIC VVC Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware HEVC Software Decoding On Mobile Heterogeneous Multi-Cores Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bey Ahmed Khernache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARMA-DITAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.PARMA-DITAM.2022.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHINE LEARNING BASED EFFICIENT QT-MTT PARTITIONING FOR VVC INTER CODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1401-1405, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast CU Partition Algorithm for VVenC Encoder in Intra Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Taabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems, SiPS: Design and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dataflow Graph Moldable Parameters on Optimization Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Honorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2022 - Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. pp.83-95, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration for Memory-Oriented Approximate Computing Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP54787.2022.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Approximation with Non-Uniform Segmentation for Bivariate Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Percelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGHTWEIGHT HARDWARE IMPLEMENTATION OF VVC TRANSFORM BLOCK FOR ASIC DECODER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-Driven Dynamic VVC Frame Partitioning for Efficient Parallel Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Image Processing (ICIP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3129-3133, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Kriging-based Error Evaluation for Approximate Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Buffers for Reducing Memory Requirements: Case study on SKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th 2020 IEEE Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Coimbra, Portugal. pp.9195262, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS50750.2020.9195262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNN ORIENTED COMPLEXITY REDUCTION OF VVC INTRA ENCODER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2020, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCURACY EVALUATION BASED ON SIMULATION FOR FINITE PRECISION SYSTEMS USING INFERENTIAL STATISTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-friendly DST-VII/DCT-VIII approximations for the Versatile Video Coding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camar-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ningbo, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS48520.2019.8954535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Energy Optimization of Streaming Applications for MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Forest Oriented Fast QTBT Frame Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.1837-1841, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2019.8683413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction Opportunities in the Future VVC Intra Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Kuala Lumpu, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Computational Complexity of the Future Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Workshop on Signal Processing Systems, SiPS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cape Town, South Africa. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2018.8598306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays and States in Dataflow Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMOS XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pythagorion, Greece. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229631.3229645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASSIS: Characterization with Adaptive Sample-Size Inferential Statistics Applied to Inexact Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879628v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Fuzzy Functional Simulator of Inexact Arithmetic Operators for Approximate Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194554.3194574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling to Accelerate Approximate Operators Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iscas.2018.8350940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Choice of Characteristics for the One-Shot Determination of the HEVC Intra Coding Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Francisco, France. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS.2018.8456261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm-level Approximation for Fast (or not) Embedded Stereovision Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMOS: International Conference on Embedded Computer Systems: Architectures, MOdeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Samos Island, Greece. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229631.3229638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hidden Cost of Functional Approximation Against Careful Data Sizing – A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/date.2017.7926979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Computation Skip to Reduce Energy Consumption by Approximate Computing, an HEVC Encoder Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of quad-tree partitioning for budgeted energy HEVC encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrain the Docile CTUs: an In-Frame Complexity Allocator for HEVC Intra Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On learning the energy model of an MPSoC for convex optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM International Conference on Computing Frontiers, CF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3075564.3078893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Computational Complexity in HEVC Decoder for Mobile Energy Saving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naty Sidaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Nos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Reduction Opportunities in an HEVC Real-Time Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation non-uniforme pour l'approximation polynomiale de fonctions pour processeurs embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable HEVC decoder for mobile devices: Trade-off between energy consumption and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Design and Architectures for Signal and Image Processing, DASIP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.18--25, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable HEVC Decoder for Mobile Devices: Trade-offs between Energy Consumption and Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evaluation scheme for software function approximation with non-uniform segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Signal Processing Conference (Eupisco 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.632 - 636, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating encoding complexity of a real-time embedded software HEVC codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSI, Oct 2016, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Scheduling of Real Time Signal Processing Applications through Combined DVFS and DPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2016.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Type of Non-Uniform Segmentation for Software Function Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom. pp.131--138, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP.2016.7760782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Low Power Software HEVC Decoder on Embedded GPP: A Side-by-Side Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency of a Parallel HEVC Software Decoder for Embedded Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ischia, Italy. pp.62:1--62:6, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2742854.2747286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur Video HEVC basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified HEVC decoder for low power decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM International Conference on Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ischia, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2742854.2747284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DVFS based HEVC decoder for energy-efficient software implementation on embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berrada Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2015.7177406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOW POWER SOFTWARE HEVC DECODER DEMO FOR MOBILE DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Multicore Implementation of An Advanced Generator of Discrete Chaotic Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safwan El Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Arlicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos-Information Hiding and Security (CIHS), International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fixed-point refinement of DSP dataflow systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Data Flow Graph Partitioning for a Hierarchical Approach to Wordlength Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedano Enrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Applied Reconfigurable Computing (ARC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Method for Overflow Effect Analysis in Fixed-point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehmeh Riham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer word-length optimization for fixed-point systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehmeh Riham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware HEVC Decoding with Tunable Image Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Holmbacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lilius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Energy Savings of Adaptive Transmit Power for Wireless Sensor Networks Radio Transceivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Architecture of Computing Systems (ARCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polynomial Time Algorithm for Solving the Word-length Optimization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Approach for Compiling Scilab to Reconfigurable Multi-Core Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Stripf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Oey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bruckschloegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reconfigurable Communication-centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, york, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-core parallelization of fixed-point optimization of VLSI circuits through GPU devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Conference on, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Scilab To High Performance Embedded Multicore Systems - The ALMA Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Stripf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Oey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EUROMICRO Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme, Izmir, Turkey. pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Scilab to Multicore Embedded Systems: Algorithms and Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Alefragis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos S. Voros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Valouxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Gogos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation (IC-SAMOS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Reconfigurable SWP Operators for Multimedia Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyetant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point Accuracy Evaluation in the Context of Conditional Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium en Architecture (SympA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic-Aware Adaptive Wake-Up-Interval for Preamble Sampling MAC Protocols of WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the International Workshop on Cross-Layer Design (IWCLD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Energy Consumption Evaluation of Preamble Sampling MAC Protocols for WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Workshop on Ultra-Low Power Sensor Networks (WUPS), co-located with Int. Conf. on Architecture of Computing Systems (ARCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Como, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hiérarchique pour l'optimisation de la précision des systèmes de traitement du signal utilisant l'arithmétique virgule fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque GRETSI - Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling for Floating-point to Fixed-point Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Beirut, Lebanon. pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Algorithms for Word-length Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Approach for Analyzing Quantization Noise Effects on Decision Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1554-1557, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Frequency Characteristics of Quantization Noise for Performance Evaluation of Fixed Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2010, Aalborg, Denmark. pp.552-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Performance Evaluation of Fixed-Point Systems with Un-Smooth Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Mode Opportunities in Fixed-Point System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Catthoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO-2010) (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2011, Aalborg, Denmark. pp.542-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization mode opportunities in fixed-point system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Catthoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast performance evaluation of fixed-point systems with un-smooth operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Jose, United States. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD.2010.5654064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Methodology for Word-Length Optimization of Signal Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on VLSI Design, 2010. Proceedings, Bangalore, India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study Of The Stochastic Modeling Approach For Range Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Edinburgh, United Kingdom. pp.301-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Probability Density Function of Quantization Noise in Fixed Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable SWP Operator for Multimedia Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAP 2009 - 20th IEEE International Conference on Application-Specific Systems Architectures and Processors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Boston, United States. pp.199-202, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP.2009.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Operator Based Multimedia Embedded Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Computing: Architectures, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany. pp.39--49, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00641-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic precision scaling for low power WCDMA receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, 2009. ISCAS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Taipei, Taiwan. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2009.5117721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWP for multimedia operator design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT Conference, Sciences of Electronic, Technologies of Information and Telecommunications, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Optimized Fixed-point WCDMA Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal and Image Processing Conference (EUSIPCO), Glascow, Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy reduction in wireless system by dynamic adaptation of the ﬁxed-point speciﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing DASIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit Accurate Roundoff Noise Analysis of Fixed-point Linear Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer-Aided Control Systems (CACSD 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Antonio, United States. pp.607-612, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CACSD.2008.4627366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundoff Noise Analysis of Finite Wordlength Realizations with the Implicit State-Space Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Signal Processing Conference (EUSIPCO'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Accuracy Evaluation of Fixed-Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.999-1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00454534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation analytique de la précision des systèmes en virgule fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise model for Accuracy Constraint Determination in Fixed-Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing DASIP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Point Configurable Hardware Components for Adaptive Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Kos Island, Greece. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data wordlength optimization for FPGA synthesis,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems Design and Implementationn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIPS.2005.1579941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'architecture sur FPGA sous contrainte de précision des calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, France. pp.100-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy evaluation of fixed-point APA algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design of Massively Parallel Embedded Processor Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hannig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hritam Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kupriyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Teich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Schaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ReCoSoc workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSP Code Generation with Optimized Data Word-Length Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Software and Compilers for Embedded Systems SCOPES 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b99901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic sqnr determination in non-linear and non-recursive fixed-point systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII. European Signal Processing Conference (EUSIPCO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy evaluation of fixed-point LMS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech, and Signal Processing, 2004. Proceedings. (ICASSP '04). IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1327091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient implementation of a rake receiver on the TMS320C64x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quémerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the Thirty-Seventh Asilomar Conference on Signals, Systems and Computers, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2003.1292363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for evaluating the precision of fixed-point systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, 2002. Proceedings. (ICASSP '02).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Orlando, United States. pp.3152-3155, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2002.1005356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic floating-point to fixed-point conversion for DSP code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2002 international conference on Compilers, architecture, and synthesis for embedded systems CASES '02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Grenoble, France. pp.270--276, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/581630.581674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fixed-point DSP architecture on computation accuracy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quémerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Signal Processing Conference (EUSIPCO 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic evaluation of the accuracy of fixed-point algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Fixed-Point Embedded Systems (defis) French ANR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP: Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. , pp.365-366, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques: From Component- to Application-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2022, 978-3-030-94705-7. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2022, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of Approximate Computing on the Application Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques: From Component- to Application-Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-176, 2022, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing Number Representation and Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques - From Component- to Application-Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2022, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Computing at the Algorithmic Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques: From Component- to Application-Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-142, 2022, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Finite Word-Length Effects in Fixed-Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shuvra S. Bhattacharyya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1063-1101, 2019, 978-3-319-91733-7. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91734-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point refinement of digital signal processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitally Enhanced Mixed Signal Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 1, The Institution of Engineering and Technology, pp.1-37, 2019, 978-1-78561-609-9. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS040E_ch⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Magneto-Impedance (GMI) Magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Smart Sensors, Measurement and Instrumentation book series (SSMI, volume 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS AND APPARATUSES FOR FILM GRAIN ANALYSIS AND SYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/051419. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVERSIBLE PRODUCTION OF RESCALED GRAIN-FREE AND ENERGY-AWARE VIDEO USING AN INVERTIBLE FRAMEWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/081627. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLOCK PARTITIONING ACCELERATION BASED ON REINFORCEMENT LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/079327. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECODER, METHOD AND SYSTEM FOR DECODING MULTIMEDIA STREAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016059196. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-­point refinement, a guaranteed approach towards energy efficient computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Decoding with Tunable Image Quality - Power saving and complexity reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Decoding with Tunable Image Quality - Subjective evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed Evaluation of Tunable Image Quality HEVC Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point refinement, a guaranteed approach towards energy efficient computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Decoding with Tunable Image Quality for Green Metadata applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Architecture: Application to ESL Model-Based Energy Consumption Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR/INSA Rennes; Scuola Superiore Sant’Anna, Pisa; Institut Pascal; University of Maryland, College Park; Tampere University of Technology, Tampere. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Accuracy Evaluation for Polynomial Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7878, INRIA. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de compilation d'algorithmes de traitement du signal pour les processeurs en virgule fixe sous contrainte de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00609159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de systèmes en virgule fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00719431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId501"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Menard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8586-6967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069860505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: HDR in signal processing and telecommunication from University of Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution to fixed-point system design</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document, </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defense video </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Phd in signal processing from University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for compilation of signal processing algorithms into fixed-point </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">processors </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">under accuracy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: MSc in Electronic (radar & telecommunications) from the University of Nantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: Engineer diploma in electrical & computer engineering from Polytech’Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Employment</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2012: Professor, INSA Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012: On leave at INRIA in the CAIRN research team</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2012: Associate Professor, Enssat-University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2003: Lecturer (ATER), Enssat-University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2002: Phd student, LASTI labs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2000: Research engineer, Enssat-University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: Training period for MSc. (6 months), DASSAULT SERCEL and SEI lab (University of Nantes). Estimation and detection of multi-path in GPS system.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research activities</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research domain</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Efficient implementation of signal and image processing apllications in embedded systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arithmetic for embedded systems, fixed-point arithmetic</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Embedded software, code optimization, compilation for DSP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy consumption, low power video decoders</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 Phd defended</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 Phd students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 master students</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European and french projects</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FUI projec: GreenVideo 2014-2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR « Ingénierie Numérique et Sécurité » DEFIS (2011-2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UE FP7-ICT (STREP) ALMA (2011-2012).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R&D Nano 2012 project S2S4HLS – ST Microelectronics (2009-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR project ROMA (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RNTL project OSGAR (2003-2005)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-FG: A Style-based Framework for Film Grain Analysis and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (9), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3712592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Object Detection Models for TinyML: Foundations, Comparative Analysis, Challenges, and Emerging Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe El Zeinaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (2), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Learning-Based QTMTT Partitioning Scheme for Inter Coding in VVC Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Taabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélima Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.141088-141103. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3469089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Fast QTMTT Partitioning Strategy for VVenC Encoder in Intra Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Taabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.1338. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12061338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Based Film Grain Removal and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Radosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.5046-5059. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2023.3308726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity assessment of the intra prediction in Versatile Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Zouidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.27751-27770. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-14442-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Efficient QT-MTT Partitioning Scheme for VVC Intra Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaiel Belhadj Dit Mdalsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (8), pp.4279-4293. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2022.3232385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask Learning Based Intra-Mode Decision Framework for Versatile Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Zouidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.4001. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11234001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Video Coding Standard: A Review from Coding Tools to Consumers Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Biatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pescador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE consumer electronics magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), pp.10-24. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCE.2022.3144545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Loop Filter Hardware Design for 4K ASIC VVC Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (2), pp.107-118. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2022.3146272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-Friendly Multiple Transform Selection Module for the VVC Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Fezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pescador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2022.3163345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Hardware Transform Design for the Versatile Video Coding 4K ASIC Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (4), pp.329-340. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2021.3126549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Adaptive Multiple Transforms for the Next Generation Software Video Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (10), pp.1201-1217. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-021-01679-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC hardware vs software decoding: An objective energy consumption analysis and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bey Ahmed Khernache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.102004. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software HEVC video decoder: towards an energy saving for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naty Sidaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (37-38), pp.26861-26884. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-020-09025-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable VVC Frame Partitioning based on Lightweight Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1313-1328. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2019.2938670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Simulation-based Framework for Error Characterization of Inexact Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Approach Versus Machine Learning for One-Shot Quad-Tree Prediction in an Intra HEVC Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (9), pp.1021-1037. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-018-1426-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152006v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPIFY: Automatic Instrumentation and Monitoring of Dynamic Dataflow Applications Based on PAPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Madronal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Lazcano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.111801-111812. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2934223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Representation of Directed Acyclic Graphs for Efficient Dataflow Embedded Resource Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.101. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3358225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic-level Approximate Computing Applied to Energy Efficient HEVC Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2016.2593644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On predicting the HEVC intra quad-tree partitioning with tunable energy and rate-distortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.161-174. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-018-0809-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible Evaluation of System Efficiency with a Model of Architecture: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (10), pp.2050 - 2063. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2017.2774822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Best HEVC Fractional Pixel FPGA Interpolators With Reconfigurable and Multifrequency Approximate Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.65 - 68. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LES.2017.2703585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2615597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Search Space Reduction for Approximate Computing: a Low Energy HEVC Encoder Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient DVFS for low power HEVC software decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislas Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-016-0624-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Awareness and Performance Management with Parallel Dataflow Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Holmbacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-015-1059-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Integer Word-length Optimization for Fixed-point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehmeh Riham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (1), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-015-0990-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power HEVC Software Decoder for Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seppo Tomperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.495-507. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-015-0512-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Noise Power Estimation for Floating-Point DSP Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PP (99), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2016.2530802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Self-Adaptive Medium Access Control for Resource-Constrained WBAN Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.1287-1300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the 2nd workshop on design of low Power EMbedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ACM International Conference on Computing Frontiers - Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance Discrete Cosine Transform (DCT) operator using multimedia oriented subword parallelism (SWP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Advances in Computer Engineering, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/405856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Performance Evaluation of Fixed-Point Systems With Un-Smooth Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Nagaraj Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (4), pp.599-612. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2013.2292510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.179-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Approach for Numerical Accuracy Estimation of Fixed-Point Systems Based on Smooth Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (10), pp.2326 - 2339. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2012.2188938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization of VLSI digital signal processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level synthesis under fixed-point accuracy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/906350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Model for Correlation Between Quantization Noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Model for Accurate Energy Analysis of WSN nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High speed reconfigurable SWP operator for multimedia processing using redundant data representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00480330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCURACY EVALUATION OF FIXED-POINT BASED LMS ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00450935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of the integrins α6Aβ4 and α6Bβ4 along the crypt–villus axis in the human small intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Bondo Dydensborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Teller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Basora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Groulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (4), pp.531-536. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00418-008-0547-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Fixed-Point Accuracy Evaluation in Linear Time-Invariant Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (10), pp.3197 -3208. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2008.923279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Constraint Determination in Fixed-Point System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/242584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating-to-fixed-point Conversion for Digital Signal Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ASP/2006/96421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Point Configurable Hardware Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified sampling: fast estimation of quantization effects on DNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. pp.157-160, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ddecs63720.2025.11006808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion vidéo : dépasser l'objectif d'efficacité et viser une sobriété choisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction Study Based on RD Costs Approximation for VVC Intra Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 DATA COMPRESSION CONFERENCE-DCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Snowbird, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC62719.2025.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use or Produce - Carbon Impact of a Video Streaming Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gargasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS56072.2025.11043750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can LLMs Revolutionize the Design of Explainable and Efficient TinyML Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe El Zeinaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ijcnn64981.2025.11229057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCBnCO: A Carbon Intensity Model of FR-4 Printed Circuit Boards Based on Company Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gargasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Technologies for Sustainability (SusTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Los Angeles, CA, United States. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SusTech63138.2025.11025732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicetrack: Lightweight Dice Classification on Resource-Constrained Platforms with Optimized Deep Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe El Zeinaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10447958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3R-INN: How to Be Climate Friendly While Consuming/Delivering Videos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), France. pp.146-163, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73226-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RD-cost Regression Speed Up Technique for VVC Intra Block Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.3530-3534, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10447850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictures Decoding Time Estimation for Low-Power VVC Software Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Boujida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wordlength Optimization for Custom Floating-point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Munich (Allemagne), Germany. pp.43-55, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62874-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end VVC encoding for energy-aware HDR rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MHV '24: Mile-High Video Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Denver CO USA, United States. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638036.3640800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Time Prediction for Versatile Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Boujida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-based film grain analysis and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSys '23: 14th Conference on ACM Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver BC, Canada. pp.229-238, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3587819.3590992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Source Toolkit for Live End-To-End 4K VVC Intra Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Viitanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joose Sainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM Multimedia Systems Conference, MMSys 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada. pp.312-317, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3587819.3593938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient VVC Decoding on Mobile Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware HDR Content End-to-End VVC Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vargas Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live and low energy VVC Video Decoding powered by the OpenVVC Decoder on ARM Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient HW Design of Adaptive Loop Filter for 4k ASIC VVC Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dataflow Graph Moldable Parameters on Optimization Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Honorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2022 - Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. pp.83-95, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast CU Partition Algorithm for VVenC Encoder in Intra Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Taabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems, SiPS: Design and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHINE LEARNING BASED EFFICIENT QT-MTT PARTITIONING FOR VVC INTER CODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1401-1405, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware HEVC Software Decoding On Mobile Heterogeneous Multi-Cores Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bey Ahmed Khernache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARMA-DITAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.PARMA-DITAM.2022.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration for Memory-Oriented Approximate Computing Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP54787.2022.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGHTWEIGHT HARDWARE IMPLEMENTATION OF VVC TRANSFORM BLOCK FOR ASIC DECODER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-Driven Dynamic VVC Frame Partitioning for Efficient Parallel Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Image Processing (ICIP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3129-3133, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Buffers for Reducing Memory Requirements: Case study on SKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th 2020 IEEE Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Coimbra, Portugal. pp.9195262, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS50750.2020.9195262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNN ORIENTED COMPLEXITY REDUCTION OF VVC INTRA ENCODER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2020, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Kriging-based Error Evaluation for Approximate Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Approximation with Non-Uniform Segmentation for Bivariate Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Percelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-friendly DST-VII/DCT-VIII approximations for the Versatile Video Coding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camar-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ningbo, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS48520.2019.8954535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Energy Optimization of Streaming Applications for MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Forest Oriented Fast QTBT Frame Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.1837-1841, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2019.8683413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction Opportunities in the Future VVC Intra Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Kuala Lumpu, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCURACY EVALUATION BASED ON SIMULATION FOR FINITE PRECISION SYSTEMS USING INFERENTIAL STATISTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays and States in Dataflow Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMOS XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pythagorion, Greece. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229631.3229645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASSIS: Characterization with Adaptive Sample-Size Inferential Statistics Applied to Inexact Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879628v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Fuzzy Functional Simulator of Inexact Arithmetic Operators for Approximate Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194554.3194574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Choice of Characteristics for the One-Shot Determination of the HEVC Intra Coding Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Francisco, France. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS.2018.8456261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling to Accelerate Approximate Operators Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iscas.2018.8350940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm-level Approximation for Fast (or not) Embedded Stereovision Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMOS: International Conference on Embedded Computer Systems: Architectures, MOdeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Samos Island, Greece. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229631.3229638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Computational Complexity of the Future Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Workshop on Signal Processing Systems, SiPS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cape Town, South Africa. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2018.8598306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Computation Skip to Reduce Energy Consumption by Approximate Computing, an HEVC Encoder Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of quad-tree partitioning for budgeted energy HEVC encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hidden Cost of Functional Approximation Against Careful Data Sizing – A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/date.2017.7926979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On learning the energy model of an MPSoC for convex optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM International Conference on Computing Frontiers, CF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3075564.3078893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrain the Docile CTUs: an In-Frame Complexity Allocator for HEVC Intra Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Computational Complexity in HEVC Decoder for Mobile Energy Saving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naty Sidaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Nos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Reduction Opportunities in an HEVC Real-Time Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating encoding complexity of a real-time embedded software HEVC codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSI, Oct 2016, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable HEVC Decoder for Mobile Devices: Trade-offs between Energy Consumption and Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evaluation scheme for software function approximation with non-uniform segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Signal Processing Conference (Eupisco 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.632 - 636, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Scheduling of Real Time Signal Processing Applications through Combined DVFS and DPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2016.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Type of Non-Uniform Segmentation for Software Function Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom. pp.131--138, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP.2016.7760782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable HEVC decoder for mobile devices: Trade-off between energy consumption and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Design and Architectures for Signal and Image Processing, DASIP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.18--25, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation non-uniforme pour l'approximation polynomiale de fonctions pour processeurs embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Low Power Software HEVC Decoder on Embedded GPP: A Side-by-Side Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur Video HEVC basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency of a Parallel HEVC Software Decoder for Embedded Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ischia, Italy. pp.62:1--62:6, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2742854.2747286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified HEVC decoder for low power decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM International Conference on Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ischia, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2742854.2747284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DVFS based HEVC decoder for energy-efficient software implementation on embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berrada Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2015.7177406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOW POWER SOFTWARE HEVC DECODER DEMO FOR MOBILE DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fixed-point refinement of DSP dataflow systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Data Flow Graph Partitioning for a Hierarchical Approach to Wordlength Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedano Enrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Applied Reconfigurable Computing (ARC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Method for Overflow Effect Analysis in Fixed-point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehmeh Riham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer word-length optimization for fixed-point systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehmeh Riham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware HEVC Decoding with Tunable Image Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Holmbacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lilius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Multicore Implementation of An Advanced Generator of Discrete Chaotic Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safwan El Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Arlicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos-Information Hiding and Security (CIHS), International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Energy Savings of Adaptive Transmit Power for Wireless Sensor Networks Radio Transceivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Architecture of Computing Systems (ARCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polynomial Time Algorithm for Solving the Word-length Optimization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Approach for Compiling Scilab to Reconfigurable Multi-Core Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Stripf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Oey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bruckschloegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reconfigurable Communication-centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, york, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Scilab To High Performance Embedded Multicore Systems - The ALMA Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Stripf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Oey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EUROMICRO Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme, Izmir, Turkey. pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Scilab to Multicore Embedded Systems: Algorithms and Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Alefragis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos S. Voros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Valouxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Gogos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation (IC-SAMOS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-core parallelization of fixed-point optimization of VLSI circuits through GPU devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Conference on, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium en Architecture (SympA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Energy Consumption Evaluation of Preamble Sampling MAC Protocols for WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Workshop on Ultra-Low Power Sensor Networks (WUPS), co-located with Int. Conf. on Architecture of Computing Systems (ARCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Como, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic-Aware Adaptive Wake-Up-Interval for Preamble Sampling MAC Protocols of WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the International Workshop on Cross-Layer Design (IWCLD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hiérarchique pour l'optimisation de la précision des systèmes de traitement du signal utilisant l'arithmétique virgule fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque GRETSI - Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling for Floating-point to Fixed-point Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Beirut, Lebanon. pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Algorithms for Word-length Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Reconfigurable SWP Operators for Multimedia Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyetant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point Accuracy Evaluation in the Context of Conditional Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Approach for Analyzing Quantization Noise Effects on Decision Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1554-1557, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Mode Opportunities in Fixed-Point System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Catthoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO-2010) (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2011, Aalborg, Denmark. pp.542-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization mode opportunities in fixed-point system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Catthoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast performance evaluation of fixed-point systems with un-smooth operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Jose, United States. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD.2010.5654064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Performance Evaluation of Fixed-Point Systems with Un-Smooth Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Frequency Characteristics of Quantization Noise for Performance Evaluation of Fixed Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2010, Aalborg, Denmark. pp.552-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Methodology for Word-Length Optimization of Signal Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on VLSI Design, 2010. Proceedings, Bangalore, India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study Of The Stochastic Modeling Approach For Range Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Edinburgh, United Kingdom. pp.301-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Probability Density Function of Quantization Noise in Fixed Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Operator Based Multimedia Embedded Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Computing: Architectures, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany. pp.39--49, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00641-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic precision scaling for low power WCDMA receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, 2009. ISCAS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Taipei, Taiwan. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2009.5117721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Optimized Fixed-point WCDMA Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal and Image Processing Conference (EUSIPCO), Glascow, Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWP for multimedia operator design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT Conference, Sciences of Electronic, Technologies of Information and Telecommunications, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable SWP Operator for Multimedia Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAP 2009 - 20th IEEE International Conference on Application-Specific Systems Architectures and Processors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Boston, United States. pp.199-202, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP.2009.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy reduction in wireless system by dynamic adaptation of the ﬁxed-point speciﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing DASIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit Accurate Roundoff Noise Analysis of Fixed-point Linear Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer-Aided Control Systems (CACSD 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Antonio, United States. pp.607-612, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CACSD.2008.4627366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundoff Noise Analysis of Finite Wordlength Realizations with the Implicit State-Space Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Signal Processing Conference (EUSIPCO'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Accuracy Evaluation of Fixed-Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.999-1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00454534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation analytique de la précision des systèmes en virgule fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise model for Accuracy Constraint Determination in Fixed-Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing DASIP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Point Configurable Hardware Components for Adaptive Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Kos Island, Greece. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data wordlength optimization for FPGA synthesis,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems Design and Implementationn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIPS.2005.1579941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design of Massively Parallel Embedded Processor Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hannig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hritam Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kupriyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Teich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Schaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ReCoSoc workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'architecture sur FPGA sous contrainte de précision des calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, France. pp.100-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy evaluation of fixed-point APA algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSP Code Generation with Optimized Data Word-Length Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Software and Compilers for Embedded Systems SCOPES 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b99901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic sqnr determination in non-linear and non-recursive fixed-point systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII. European Signal Processing Conference (EUSIPCO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy evaluation of fixed-point LMS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech, and Signal Processing, 2004. Proceedings. (ICASSP '04). IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1327091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient implementation of a rake receiver on the TMS320C64x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quémerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the Thirty-Seventh Asilomar Conference on Signals, Systems and Computers, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2003.1292363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for evaluating the precision of fixed-point systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, 2002. Proceedings. (ICASSP '02).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Orlando, United States. pp.3152-3155, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2002.1005356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic floating-point to fixed-point conversion for DSP code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2002 international conference on Compilers, architecture, and synthesis for embedded systems CASES '02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Grenoble, France. pp.270--276, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/581630.581674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fixed-point DSP architecture on computation accuracy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quémerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Signal Processing Conference (EUSIPCO 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic evaluation of the accuracy of fixed-point algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Fixed-Point Embedded Systems (defis) French ANR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP: Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. , pp.365-366, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques: From Component- to Application-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2022, 978-3-030-94705-7. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2022, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of Approximate Computing on the Application Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques: From Component- to Application-Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-176, 2022, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing Number Representation and Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques - From Component- to Application-Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2022, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Computing at the Algorithmic Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques: From Component- to Application-Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-142, 2022, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Finite Word-Length Effects in Fixed-Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shuvra S. Bhattacharyya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1063-1101, 2019, 978-3-319-91733-7. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91734-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point refinement of digital signal processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitally Enhanced Mixed Signal Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 1, The Institution of Engineering and Technology, pp.1-37, 2019, 978-1-78561-609-9. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS040E_ch⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Magneto-Impedance (GMI) Magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Smart Sensors, Measurement and Instrumentation book series (SSMI, volume 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVERSIBLE PRODUCTION OF RESCALED GRAIN-FREE AND ENERGY-AWARE VIDEO USING AN INVERTIBLE FRAMEWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/081627. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLOCK PARTITIONING ACCELERATION BASED ON REINFORCEMENT LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/079327. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS AND APPARATUSES FOR FILM GRAIN ANALYSIS AND SYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/051419. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECODER, METHOD AND SYSTEM FOR DECODING MULTIMEDIA STREAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016059196. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-­point refinement, a guaranteed approach towards energy efficient computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Decoding with Tunable Image Quality - Subjective evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed Evaluation of Tunable Image Quality HEVC Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point refinement, a guaranteed approach towards energy efficient computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Decoding with Tunable Image Quality - Power saving and complexity reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Decoding with Tunable Image Quality for Green Metadata applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Architecture: Application to ESL Model-Based Energy Consumption Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR/INSA Rennes; Scuola Superiore Sant’Anna, Pisa; Institut Pascal; University of Maryland, College Park; Tampere University of Technology, Tampere. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Accuracy Evaluation for Polynomial Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7878, INRIA. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de compilation d'algorithmes de traitement du signal pour les processeurs en virgule fixe sous contrainte de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00609159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de systèmes en virgule fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00719431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId501"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F58E3CE5"/>
+    <w:nsid w:val="E317FC9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6371C691"/>
+    <w:nsid w:val="4BDE756F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30ADE3E6"/>
+    <w:nsid w:val="0B9195AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F88A532E"/>
+    <w:nsid w:val="0E6B82B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="41FC668C"/>
+    <w:nsid w:val="CF6AB066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C2006012"/>
+    <w:nsid w:val="56BD8EA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-menard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8586-6967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069860505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/index.php?halsid=hvifi5uo5jg6t1rpsn7li0oks0&amp;view_this_doc=tel-00719431&amp;version=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://videos.rennes.inria.fr/hdr/menard/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00609159/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05251455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Ameur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387002v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe El Zeinaty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Herrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Taabane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lima Sahraoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3469089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tissier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaiel Belhadj Dit Mdalsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galpin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2022.3232385" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12061338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Radosavljevic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3308726" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zouidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kessentini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-14442-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Biatek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Abdoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pescador" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2022.3144545" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Farhat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3146272" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3163345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2021.3126549" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01679-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03127340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bey Ahmed Khernache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Benmoussa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02851418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09025-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amestoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2938670" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094908v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.02.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2016.2593644" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01929171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Arrestier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0809-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Juarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358225" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152006v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1426-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madronal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sancho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Lazcano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2934223" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maggiani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhou Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2017.2774822" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Holmbacka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-015-1059-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palumbo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2017.2703585" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136709v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0624-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmeh Riham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-015-0990-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Tomperi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0512-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caffarena" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2016.2530802" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahtab Alam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Hamida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palumbo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/405856" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097606v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Nagaraj Parashar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2013.2292510" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743415v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Naud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743413v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rocher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2012.2188938" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Lopez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742144v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hai Nam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/906350" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480330v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bondo Dydensborg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Teller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Basora" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Groulx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Auclair" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-008-0547-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.923279" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/242584" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP/2006/96421" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455557v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gargasson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuve" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech63138.2025.11025732" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244489v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. A. Kherchouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galpin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schnitzler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC62719.2025.00064" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223926v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn64981.2025.11229057" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Milot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ddecs63720.2025.11006808" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087659v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weppe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11043750" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527008v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447958" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527003v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galpin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447850" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73226-3_9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774774v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hammami" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Boujida" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715225" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526951v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aumont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guionnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plissonneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640800" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457903v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62874-0_4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337687" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163694v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Viitanen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joose Sainio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3593938" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Fran&#231;ois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3590992" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vargas Rubio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337641" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357305v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337668" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223048v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Angot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Gonon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181412" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010994v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018078" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695538v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.PARMA-DITAM.2022.4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217312v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898052" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217163v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919252" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752645v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Honorat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgoin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769017v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Nezan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP54787.2022.00028" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020815v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Percelay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480673v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farhat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grill" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067262v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190928" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468086v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612369v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Campbell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Griffin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS50750.2020.9195262" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024980v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vanne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190797" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334419v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camar-Eddine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kammoun" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS48520.2019.8954535" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302603v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arrestier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151636v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683413" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334438v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tissier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Amestoy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050819v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sidaty" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Cabarat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2018.8598306" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850252v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229631.3229645" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879628v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553451" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812719v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194554.3194574" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812706v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscas.2018.8350940" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874891v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456261" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879595v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229631.3229638" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423147v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barrois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/date.2017.7926979" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136715v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689183v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498495v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622480v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelcat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3075564.3078893" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580542v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498493v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484457v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508042v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853791" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483887v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760325" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498474v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853792" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299607v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.15" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483914v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2016.7760782" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205912v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lacour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154295v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2747286" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01197057v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157934v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2747284" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01184630v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrada Romain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2015.7177406" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184523v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094677v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arlicot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078577v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121504v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedano Enrique" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121500v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121447v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855224" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078566v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876141v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876132v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Parashar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752644v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Stripf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Oey" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruckschloegl" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koenig" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huebner" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778563v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752642v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Becker" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752615v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Goulas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Alefragis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos S. Voros" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Valouxis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Gogos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567017v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyetant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747610v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Naud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin L. Meunier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617720v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naud Jean-Charles" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746555v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Alam" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746553v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747603v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746791v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617718v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534522v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495520" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534524v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534527v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534526v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Catthoor" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089546v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089547v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2010.5654064" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432590v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554268v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534529v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432572v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2009.13" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432566v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevobbe" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00641-8_7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7TWP471C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432584v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Nguyen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2009.5117721" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432578v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432581v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459278v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459266v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD.2008.4627366" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459286v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454534v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451422v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459290v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455568v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482912v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2005.1579941" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000853v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482702v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083717v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hannig" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hritam Dutta" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kupriyanov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Teich" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schaffer" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482942v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99901" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482941v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482940v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327091" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482939v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guitton" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292363" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482913v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.1005356" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482916v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/581630.581674" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482919v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482931v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822487v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494868v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04217760v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217763v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_6" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494872v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217765v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941888v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91734-4_29" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941898v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633299v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401198v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401186v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401194v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schnitzler" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354642v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423184v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119961v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119964v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205921v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253496v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119966v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducloux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464856v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672654v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00609159v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719431v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-menard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8586-6967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069860505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/index.php?halsid=hvifi5uo5jg6t1rpsn7li0oks0&amp;view_this_doc=tel-00719431&amp;version=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://videos.rennes.inria.fr/hdr/menard/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00609159/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05251455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Ameur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387002v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe El Zeinaty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Herrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Taabane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lima Sahraoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3469089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12061338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Radosavljevic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3308726" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zouidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kessentini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-14442-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaiel Belhadj Dit Mdalsi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galpin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2022.3232385" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Biatek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Abdoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pescador" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2022.3144545" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Farhat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3146272" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3163345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2021.3126549" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01679-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03127340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bey Ahmed Khernache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Benmoussa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02851418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09025-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amestoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2938670" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094908v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.02.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152006v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Arrestier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1426-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madronal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sancho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Lazcano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2934223" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Juarez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358225" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354638v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2016.2593644" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01929171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0809-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maggiani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhou Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2017.2774822" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palumbo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2017.2703585" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0624-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Holmbacka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-015-1059-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmeh Riham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-015-0990-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Tomperi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0512-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caffarena" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2016.2530802" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahtab Alam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Hamida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palumbo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/405856" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097606v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Nagaraj Parashar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2013.2292510" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743415v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Naud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rocher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2012.2188938" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Lopez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742144v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hai Nam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/906350" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743413v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480330v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bondo Dydensborg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Teller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Basora" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Groulx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Auclair" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-008-0547-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.923279" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/242584" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP/2006/96421" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455557v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Milot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ddecs63720.2025.11006808" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223926v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Richard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. A. Kherchouche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galpin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schnitzler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC62719.2025.00064" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087659v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gargasson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weppe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11043750" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn64981.2025.11229057" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054490v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech63138.2025.11025732" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527008v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447958" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869457v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73226-3_9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galpin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447850" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774774v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hammami" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Boujida" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715225" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457903v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62874-0_4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526951v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guionnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plissonneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640800" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337687" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404600v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Fran&#231;ois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3590992" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Viitanen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joose Sainio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3593938" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357305v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337668" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357318v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vargas Rubio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337641" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223048v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Angot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Gonon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181412" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010994v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018078" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752645v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Honorat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgoin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217163v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919252" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898052" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695538v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.PARMA-DITAM.2022.4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769017v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Nezan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP54787.2022.00028" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480673v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farhat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grill" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067262v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190928" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612369v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Campbell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Griffin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS50750.2020.9195262" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vanne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190797" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Percelay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334419v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camar-Eddine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kammoun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS48520.2019.8954535" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302603v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arrestier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151636v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683413" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334438v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tissier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Amestoy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302605v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850252v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229631.3229645" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879628v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553451" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812719v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194554.3194574" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874891v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456261" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812706v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscas.2018.8350940" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879595v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229631.3229638" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050819v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sidaty" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Cabarat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2018.8598306" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136715v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689183v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423147v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barrois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/date.2017.7926979" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622480v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelcat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3075564.3078893" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498495v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580542v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498493v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498474v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853792" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415938v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483887v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760325" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299607v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.15" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483914v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2016.7760782" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508042v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853791" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484457v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205912v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lacour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01197057v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154295v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2747286" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157934v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2747284" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01184630v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrada Romain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2015.7177406" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184523v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078577v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121504v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedano Enrique" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121500v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121447v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855224" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078566v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094677v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arlicot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876141v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876132v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Parashar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752644v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Stripf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Oey" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruckschloegl" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koenig" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huebner" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752642v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Becker" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752615v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Goulas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Alefragis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos S. Voros" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Valouxis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Gogos" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778563v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617720v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naud Jean-Charles" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin L. Meunier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746553v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Alam" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746555v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747603v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746791v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617718v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567017v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyetant" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747610v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Naud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534522v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495520" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534526v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Catthoor" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089546v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089547v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2010.5654064" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534527v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534524v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432590v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554268v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534529v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432566v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevobbe" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00641-8_7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7TWP471C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432584v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Nguyen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2009.5117721" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432581v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432578v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432572v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2009.13" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459278v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459266v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD.2008.4627366" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459286v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454534v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451422v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459290v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455568v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482912v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2005.1579941" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083717v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hannig" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hritam Dutta" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kupriyanov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Teich" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schaffer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000853v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482702v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482942v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99901" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482941v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482940v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327091" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482939v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guitton" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292363" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482913v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.1005356" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482916v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/581630.581674" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482919v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482931v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822487v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494868v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04217760v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217763v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_6" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494872v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217765v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941888v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91734-4_29" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941898v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633299v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401186v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401194v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schnitzler" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401198v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354642v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423184v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119964v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205921v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253496v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119961v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119966v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducloux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464856v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672654v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00609159v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719431v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>