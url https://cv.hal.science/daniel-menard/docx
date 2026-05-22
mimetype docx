--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Menard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8586-6967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069860505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: HDR in signal processing and telecommunication from University of Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution to fixed-point system design</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document, </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defense video </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Phd in signal processing from University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for compilation of signal processing algorithms into fixed-point </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">processors </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">under accuracy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: MSc in Electronic (radar & telecommunications) from the University of Nantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: Engineer diploma in electrical & computer engineering from Polytech’Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Employment</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2012: Professor, INSA Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012: On leave at INRIA in the CAIRN research team</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2012: Associate Professor, Enssat-University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2003: Lecturer (ATER), Enssat-University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2002: Phd student, LASTI labs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2000: Research engineer, Enssat-University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: Training period for MSc. (6 months), DASSAULT SERCEL and SEI lab (University of Nantes). Estimation and detection of multi-path in GPS system.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research activities</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research domain</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Efficient implementation of signal and image processing apllications in embedded systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arithmetic for embedded systems, fixed-point arithmetic</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Embedded software, code optimization, compilation for DSP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy consumption, low power video decoders</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 Phd defended</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 Phd students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 master students</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European and french projects</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FUI projec: GreenVideo 2014-2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR « Ingénierie Numérique et Sécurité » DEFIS (2011-2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UE FP7-ICT (STREP) ALMA (2011-2012).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R&D Nano 2012 project S2S4HLS – ST Microelectronics (2009-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR project ROMA (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RNTL project OSGAR (2003-2005)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-FG: A Style-based Framework for Film Grain Analysis and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (9), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3712592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Object Detection Models for TinyML: Foundations, Comparative Analysis, Challenges, and Emerging Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe El Zeinaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (2), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Learning-Based QTMTT Partitioning Scheme for Inter Coding in VVC Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Taabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélima Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.141088-141103. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3469089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Fast QTMTT Partitioning Strategy for VVenC Encoder in Intra Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Taabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.1338. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12061338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Based Film Grain Removal and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Radosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.5046-5059. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2023.3308726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity assessment of the intra prediction in Versatile Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Zouidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.27751-27770. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-14442-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Efficient QT-MTT Partitioning Scheme for VVC Intra Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaiel Belhadj Dit Mdalsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (8), pp.4279-4293. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2022.3232385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask Learning Based Intra-Mode Decision Framework for Versatile Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Zouidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.4001. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11234001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Video Coding Standard: A Review from Coding Tools to Consumers Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Biatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pescador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE consumer electronics magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), pp.10-24. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCE.2022.3144545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Loop Filter Hardware Design for 4K ASIC VVC Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (2), pp.107-118. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2022.3146272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-Friendly Multiple Transform Selection Module for the VVC Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Fezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pescador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2022.3163345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Hardware Transform Design for the Versatile Video Coding 4K ASIC Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (4), pp.329-340. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2021.3126549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Adaptive Multiple Transforms for the Next Generation Software Video Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (10), pp.1201-1217. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-021-01679-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC hardware vs software decoding: An objective energy consumption analysis and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bey Ahmed Khernache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.102004. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software HEVC video decoder: towards an energy saving for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naty Sidaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (37-38), pp.26861-26884. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-020-09025-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable VVC Frame Partitioning based on Lightweight Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1313-1328. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2019.2938670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Simulation-based Framework for Error Characterization of Inexact Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Approach Versus Machine Learning for One-Shot Quad-Tree Prediction in an Intra HEVC Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (9), pp.1021-1037. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-018-1426-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152006v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPIFY: Automatic Instrumentation and Monitoring of Dynamic Dataflow Applications Based on PAPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Madronal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Lazcano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.111801-111812. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2934223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Representation of Directed Acyclic Graphs for Efficient Dataflow Embedded Resource Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.101. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3358225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic-level Approximate Computing Applied to Energy Efficient HEVC Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2016.2593644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On predicting the HEVC intra quad-tree partitioning with tunable energy and rate-distortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.161-174. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-018-0809-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible Evaluation of System Efficiency with a Model of Architecture: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (10), pp.2050 - 2063. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2017.2774822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Best HEVC Fractional Pixel FPGA Interpolators With Reconfigurable and Multifrequency Approximate Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.65 - 68. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LES.2017.2703585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2615597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Search Space Reduction for Approximate Computing: a Low Energy HEVC Encoder Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient DVFS for low power HEVC software decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislas Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-016-0624-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Awareness and Performance Management with Parallel Dataflow Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Holmbacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-015-1059-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Integer Word-length Optimization for Fixed-point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehmeh Riham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (1), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-015-0990-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power HEVC Software Decoder for Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seppo Tomperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.495-507. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-015-0512-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Noise Power Estimation for Floating-Point DSP Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PP (99), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2016.2530802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Self-Adaptive Medium Access Control for Resource-Constrained WBAN Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.1287-1300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the 2nd workshop on design of low Power EMbedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ACM International Conference on Computing Frontiers - Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance Discrete Cosine Transform (DCT) operator using multimedia oriented subword parallelism (SWP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Advances in Computer Engineering, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/405856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Performance Evaluation of Fixed-Point Systems With Un-Smooth Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Nagaraj Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (4), pp.599-612. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2013.2292510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.179-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Approach for Numerical Accuracy Estimation of Fixed-Point Systems Based on Smooth Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (10), pp.2326 - 2339. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2012.2188938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization of VLSI digital signal processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level synthesis under fixed-point accuracy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/906350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Model for Correlation Between Quantization Noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Model for Accurate Energy Analysis of WSN nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High speed reconfigurable SWP operator for multimedia processing using redundant data representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00480330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCURACY EVALUATION OF FIXED-POINT BASED LMS ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00450935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of the integrins α6Aβ4 and α6Bβ4 along the crypt–villus axis in the human small intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Bondo Dydensborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Teller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Basora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Groulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (4), pp.531-536. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00418-008-0547-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Fixed-Point Accuracy Evaluation in Linear Time-Invariant Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (10), pp.3197 -3208. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2008.923279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Constraint Determination in Fixed-Point System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/242584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating-to-fixed-point Conversion for Digital Signal Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ASP/2006/96421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Point Configurable Hardware Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified sampling: fast estimation of quantization effects on DNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. pp.157-160, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ddecs63720.2025.11006808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion vidéo : dépasser l'objectif d'efficacité et viser une sobriété choisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction Study Based on RD Costs Approximation for VVC Intra Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 DATA COMPRESSION CONFERENCE-DCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Snowbird, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC62719.2025.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use or Produce - Carbon Impact of a Video Streaming Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gargasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS56072.2025.11043750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can LLMs Revolutionize the Design of Explainable and Efficient TinyML Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe El Zeinaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ijcnn64981.2025.11229057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCBnCO: A Carbon Intensity Model of FR-4 Printed Circuit Boards Based on Company Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gargasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Technologies for Sustainability (SusTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Los Angeles, CA, United States. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SusTech63138.2025.11025732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicetrack: Lightweight Dice Classification on Resource-Constrained Platforms with Optimized Deep Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe El Zeinaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10447958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3R-INN: How to Be Climate Friendly While Consuming/Delivering Videos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), France. pp.146-163, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73226-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RD-cost Regression Speed Up Technique for VVC Intra Block Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.3530-3534, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10447850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictures Decoding Time Estimation for Low-Power VVC Software Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Boujida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wordlength Optimization for Custom Floating-point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Munich (Allemagne), Germany. pp.43-55, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62874-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end VVC encoding for energy-aware HDR rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MHV '24: Mile-High Video Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Denver CO USA, United States. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638036.3640800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Time Prediction for Versatile Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Boujida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-based film grain analysis and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSys '23: 14th Conference on ACM Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver BC, Canada. pp.229-238, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3587819.3590992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Source Toolkit for Live End-To-End 4K VVC Intra Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Viitanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joose Sainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM Multimedia Systems Conference, MMSys 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada. pp.312-317, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3587819.3593938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient VVC Decoding on Mobile Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware HDR Content End-to-End VVC Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vargas Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live and low energy VVC Video Decoding powered by the OpenVVC Decoder on ARM Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient HW Design of Adaptive Loop Filter for 4k ASIC VVC Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dataflow Graph Moldable Parameters on Optimization Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Honorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2022 - Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. pp.83-95, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast CU Partition Algorithm for VVenC Encoder in Intra Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Taabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems, SiPS: Design and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHINE LEARNING BASED EFFICIENT QT-MTT PARTITIONING FOR VVC INTER CODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1401-1405, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware HEVC Software Decoding On Mobile Heterogeneous Multi-Cores Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bey Ahmed Khernache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARMA-DITAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.PARMA-DITAM.2022.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration for Memory-Oriented Approximate Computing Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP54787.2022.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGHTWEIGHT HARDWARE IMPLEMENTATION OF VVC TRANSFORM BLOCK FOR ASIC DECODER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-Driven Dynamic VVC Frame Partitioning for Efficient Parallel Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Image Processing (ICIP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3129-3133, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Buffers for Reducing Memory Requirements: Case study on SKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th 2020 IEEE Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Coimbra, Portugal. pp.9195262, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS50750.2020.9195262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNN ORIENTED COMPLEXITY REDUCTION OF VVC INTRA ENCODER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2020, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Kriging-based Error Evaluation for Approximate Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Approximation with Non-Uniform Segmentation for Bivariate Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Percelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-friendly DST-VII/DCT-VIII approximations for the Versatile Video Coding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camar-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ningbo, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS48520.2019.8954535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Energy Optimization of Streaming Applications for MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Forest Oriented Fast QTBT Frame Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.1837-1841, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2019.8683413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction Opportunities in the Future VVC Intra Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Kuala Lumpu, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCURACY EVALUATION BASED ON SIMULATION FOR FINITE PRECISION SYSTEMS USING INFERENTIAL STATISTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays and States in Dataflow Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMOS XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pythagorion, Greece. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229631.3229645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASSIS: Characterization with Adaptive Sample-Size Inferential Statistics Applied to Inexact Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879628v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Fuzzy Functional Simulator of Inexact Arithmetic Operators for Approximate Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194554.3194574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Choice of Characteristics for the One-Shot Determination of the HEVC Intra Coding Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Francisco, France. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS.2018.8456261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling to Accelerate Approximate Operators Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iscas.2018.8350940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm-level Approximation for Fast (or not) Embedded Stereovision Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMOS: International Conference on Embedded Computer Systems: Architectures, MOdeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Samos Island, Greece. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229631.3229638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Computational Complexity of the Future Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Workshop on Signal Processing Systems, SiPS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cape Town, South Africa. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2018.8598306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Computation Skip to Reduce Energy Consumption by Approximate Computing, an HEVC Encoder Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of quad-tree partitioning for budgeted energy HEVC encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hidden Cost of Functional Approximation Against Careful Data Sizing – A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/date.2017.7926979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On learning the energy model of an MPSoC for convex optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM International Conference on Computing Frontiers, CF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3075564.3078893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrain the Docile CTUs: an In-Frame Complexity Allocator for HEVC Intra Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Computational Complexity in HEVC Decoder for Mobile Energy Saving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naty Sidaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Nos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Reduction Opportunities in an HEVC Real-Time Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating encoding complexity of a real-time embedded software HEVC codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSI, Oct 2016, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable HEVC Decoder for Mobile Devices: Trade-offs between Energy Consumption and Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evaluation scheme for software function approximation with non-uniform segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Signal Processing Conference (Eupisco 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.632 - 636, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Scheduling of Real Time Signal Processing Applications through Combined DVFS and DPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2016.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Type of Non-Uniform Segmentation for Software Function Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom. pp.131--138, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP.2016.7760782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable HEVC decoder for mobile devices: Trade-off between energy consumption and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Design and Architectures for Signal and Image Processing, DASIP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.18--25, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation non-uniforme pour l'approximation polynomiale de fonctions pour processeurs embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Low Power Software HEVC Decoder on Embedded GPP: A Side-by-Side Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur Video HEVC basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency of a Parallel HEVC Software Decoder for Embedded Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ischia, Italy. pp.62:1--62:6, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2742854.2747286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified HEVC decoder for low power decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM International Conference on Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ischia, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2742854.2747284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DVFS based HEVC decoder for energy-efficient software implementation on embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berrada Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2015.7177406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOW POWER SOFTWARE HEVC DECODER DEMO FOR MOBILE DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fixed-point refinement of DSP dataflow systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Data Flow Graph Partitioning for a Hierarchical Approach to Wordlength Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedano Enrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Applied Reconfigurable Computing (ARC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Method for Overflow Effect Analysis in Fixed-point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehmeh Riham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer word-length optimization for fixed-point systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehmeh Riham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware HEVC Decoding with Tunable Image Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Holmbacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lilius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Multicore Implementation of An Advanced Generator of Discrete Chaotic Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safwan El Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Arlicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos-Information Hiding and Security (CIHS), International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Energy Savings of Adaptive Transmit Power for Wireless Sensor Networks Radio Transceivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Architecture of Computing Systems (ARCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polynomial Time Algorithm for Solving the Word-length Optimization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Approach for Compiling Scilab to Reconfigurable Multi-Core Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Stripf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Oey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bruckschloegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reconfigurable Communication-centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, york, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Scilab To High Performance Embedded Multicore Systems - The ALMA Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Stripf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Oey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EUROMICRO Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme, Izmir, Turkey. pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Scilab to Multicore Embedded Systems: Algorithms and Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Alefragis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos S. Voros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Valouxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Gogos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation (IC-SAMOS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-core parallelization of fixed-point optimization of VLSI circuits through GPU devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Conference on, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium en Architecture (SympA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Energy Consumption Evaluation of Preamble Sampling MAC Protocols for WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Workshop on Ultra-Low Power Sensor Networks (WUPS), co-located with Int. Conf. on Architecture of Computing Systems (ARCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Como, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic-Aware Adaptive Wake-Up-Interval for Preamble Sampling MAC Protocols of WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the International Workshop on Cross-Layer Design (IWCLD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hiérarchique pour l'optimisation de la précision des systèmes de traitement du signal utilisant l'arithmétique virgule fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque GRETSI - Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling for Floating-point to Fixed-point Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Beirut, Lebanon. pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Algorithms for Word-length Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Reconfigurable SWP Operators for Multimedia Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyetant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point Accuracy Evaluation in the Context of Conditional Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Approach for Analyzing Quantization Noise Effects on Decision Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1554-1557, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Mode Opportunities in Fixed-Point System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Catthoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO-2010) (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2011, Aalborg, Denmark. pp.542-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization mode opportunities in fixed-point system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Catthoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast performance evaluation of fixed-point systems with un-smooth operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Jose, United States. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD.2010.5654064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Performance Evaluation of Fixed-Point Systems with Un-Smooth Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Frequency Characteristics of Quantization Noise for Performance Evaluation of Fixed Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2010, Aalborg, Denmark. pp.552-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Methodology for Word-Length Optimization of Signal Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on VLSI Design, 2010. Proceedings, Bangalore, India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study Of The Stochastic Modeling Approach For Range Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Edinburgh, United Kingdom. pp.301-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Probability Density Function of Quantization Noise in Fixed Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Operator Based Multimedia Embedded Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Computing: Architectures, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany. pp.39--49, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00641-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic precision scaling for low power WCDMA receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, 2009. ISCAS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Taipei, Taiwan. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2009.5117721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Optimized Fixed-point WCDMA Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal and Image Processing Conference (EUSIPCO), Glascow, Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWP for multimedia operator design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT Conference, Sciences of Electronic, Technologies of Information and Telecommunications, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable SWP Operator for Multimedia Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAP 2009 - 20th IEEE International Conference on Application-Specific Systems Architectures and Processors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Boston, United States. pp.199-202, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP.2009.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy reduction in wireless system by dynamic adaptation of the ﬁxed-point speciﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing DASIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit Accurate Roundoff Noise Analysis of Fixed-point Linear Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer-Aided Control Systems (CACSD 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Antonio, United States. pp.607-612, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CACSD.2008.4627366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundoff Noise Analysis of Finite Wordlength Realizations with the Implicit State-Space Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Signal Processing Conference (EUSIPCO'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Accuracy Evaluation of Fixed-Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.999-1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00454534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation analytique de la précision des systèmes en virgule fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise model for Accuracy Constraint Determination in Fixed-Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing DASIP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Point Configurable Hardware Components for Adaptive Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Kos Island, Greece. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data wordlength optimization for FPGA synthesis,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems Design and Implementationn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIPS.2005.1579941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design of Massively Parallel Embedded Processor Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hannig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hritam Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kupriyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Teich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Schaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ReCoSoc workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'architecture sur FPGA sous contrainte de précision des calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, France. pp.100-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy evaluation of fixed-point APA algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSP Code Generation with Optimized Data Word-Length Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Software and Compilers for Embedded Systems SCOPES 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b99901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic sqnr determination in non-linear and non-recursive fixed-point systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII. European Signal Processing Conference (EUSIPCO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy evaluation of fixed-point LMS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech, and Signal Processing, 2004. Proceedings. (ICASSP '04). IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1327091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient implementation of a rake receiver on the TMS320C64x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quémerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the Thirty-Seventh Asilomar Conference on Signals, Systems and Computers, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2003.1292363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for evaluating the precision of fixed-point systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, 2002. Proceedings. (ICASSP '02).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Orlando, United States. pp.3152-3155, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2002.1005356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic floating-point to fixed-point conversion for DSP code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2002 international conference on Compilers, architecture, and synthesis for embedded systems CASES '02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Grenoble, France. pp.270--276, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/581630.581674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fixed-point DSP architecture on computation accuracy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quémerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Signal Processing Conference (EUSIPCO 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic evaluation of the accuracy of fixed-point algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Fixed-Point Embedded Systems (defis) French ANR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP: Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. , pp.365-366, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques: From Component- to Application-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2022, 978-3-030-94705-7. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2022, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of Approximate Computing on the Application Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques: From Component- to Application-Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-176, 2022, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing Number Representation and Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques - From Component- to Application-Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2022, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Computing at the Algorithmic Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques: From Component- to Application-Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-142, 2022, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Finite Word-Length Effects in Fixed-Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shuvra S. Bhattacharyya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1063-1101, 2019, 978-3-319-91733-7. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91734-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point refinement of digital signal processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitally Enhanced Mixed Signal Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 1, The Institution of Engineering and Technology, pp.1-37, 2019, 978-1-78561-609-9. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS040E_ch⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Magneto-Impedance (GMI) Magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Smart Sensors, Measurement and Instrumentation book series (SSMI, volume 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVERSIBLE PRODUCTION OF RESCALED GRAIN-FREE AND ENERGY-AWARE VIDEO USING AN INVERTIBLE FRAMEWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/081627. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLOCK PARTITIONING ACCELERATION BASED ON REINFORCEMENT LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/079327. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS AND APPARATUSES FOR FILM GRAIN ANALYSIS AND SYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/051419. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECODER, METHOD AND SYSTEM FOR DECODING MULTIMEDIA STREAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016059196. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-­point refinement, a guaranteed approach towards energy efficient computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Decoding with Tunable Image Quality - Subjective evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed Evaluation of Tunable Image Quality HEVC Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point refinement, a guaranteed approach towards energy efficient computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Decoding with Tunable Image Quality - Power saving and complexity reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Decoding with Tunable Image Quality for Green Metadata applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Architecture: Application to ESL Model-Based Energy Consumption Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR/INSA Rennes; Scuola Superiore Sant’Anna, Pisa; Institut Pascal; University of Maryland, College Park; Tampere University of Technology, Tampere. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Accuracy Evaluation for Polynomial Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7878, INRIA. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de compilation d'algorithmes de traitement du signal pour les processeurs en virgule fixe sous contrainte de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00609159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de systèmes en virgule fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00719431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId501"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Menard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8586-6967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069860505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: HDR in signal processing and telecommunication from University of Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution to fixed-point system design</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document, </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defense video </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Phd in signal processing from University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for compilation of signal processing algorithms into fixed-point </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">processors </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">under accuracy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: MSc in Electronic (radar & telecommunications) from the University of Nantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: Engineer diploma in electrical & computer engineering from Polytech’Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Employment</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2012: Professor, INSA Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012: On leave at INRIA in the CAIRN research team</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2012: Associate Professor, Enssat-University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2003: Lecturer (ATER), Enssat-University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2002: Phd student, LASTI labs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2000: Research engineer, Enssat-University of Rennes I</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: Training period for MSc. (6 months), DASSAULT SERCEL and SEI lab (University of Nantes). Estimation and detection of multi-path in GPS system.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research activities</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research domain</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Efficient implementation of signal and image processing apllications in embedded systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arithmetic for embedded systems, fixed-point arithmetic</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Embedded software, code optimization, compilation for DSP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy consumption, low power video decoders</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 Phd defended</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 Phd students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 master students</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European and french projects</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FUI projec: GreenVideo 2014-2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR « Ingénierie Numérique et Sécurité » DEFIS (2011-2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UE FP7-ICT (STREP) ALMA (2011-2012).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R&D Nano 2012 project S2S4HLS – ST Microelectronics (2009-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR project ROMA (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RNTL project OSGAR (2003-2005)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Object Detection Models for TinyML: Foundations, Comparative Analysis, Challenges, and Emerging Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe El Zeinaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (2), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-FG: A Style-based Framework for Film Grain Analysis and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (9), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3712592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Learning-Based QTMTT Partitioning Scheme for Inter Coding in VVC Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Taabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélima Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.141088-141103. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3469089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Based Film Grain Removal and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Radosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.5046-5059. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2023.3308726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Fast QTMTT Partitioning Strategy for VVenC Encoder in Intra Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Taabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.1338. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12061338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity assessment of the intra prediction in Versatile Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Zouidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.27751-27770. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-14442-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Efficient QT-MTT Partitioning Scheme for VVC Intra Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaiel Belhadj Dit Mdalsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (8), pp.4279-4293. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2022.3232385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask Learning Based Intra-Mode Decision Framework for Versatile Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Zouidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.4001. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11234001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Video Coding Standard: A Review from Coding Tools to Consumers Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Biatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pescador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE consumer electronics magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), pp.10-24. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCE.2022.3144545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Loop Filter Hardware Design for 4K ASIC VVC Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (2), pp.107-118. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2022.3146272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-Friendly Multiple Transform Selection Module for the VVC Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Fezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pescador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2022.3163345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Adaptive Multiple Transforms for the Next Generation Software Video Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (10), pp.1201-1217. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-021-01679-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Hardware Transform Design for the Versatile Video Coding 4K ASIC Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (4), pp.329-340. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2021.3126549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC hardware vs software decoding: An objective energy consumption analysis and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bey Ahmed Khernache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.102004. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software HEVC video decoder: towards an energy saving for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naty Sidaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (37-38), pp.26861-26884. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-020-09025-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable VVC Frame Partitioning based on Lightweight Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.1313-1328. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2019.2938670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Approach Versus Machine Learning for One-Shot Quad-Tree Prediction in an Intra HEVC Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (9), pp.1021-1037. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-018-1426-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152006v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPIFY: Automatic Instrumentation and Monitoring of Dynamic Dataflow Applications Based on PAPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Madronal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Lazcano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.111801-111812. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2934223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Representation of Directed Acyclic Graphs for Efficient Dataflow Embedded Resource Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.101. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3358225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic-level Approximate Computing Applied to Energy Efficient HEVC Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2016.2593644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On predicting the HEVC intra quad-tree partitioning with tunable energy and rate-distortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.161-174. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-018-0809-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Simulation-based Framework for Error Characterization of Inexact Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible Evaluation of System Efficiency with a Model of Architecture: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (10), pp.2050 - 2063. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2017.2774822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2615597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Best HEVC Fractional Pixel FPGA Interpolators With Reconfigurable and Multifrequency Approximate Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.65 - 68. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LES.2017.2703585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Search Space Reduction for Approximate Computing: a Low Energy HEVC Encoder Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient DVFS for low power HEVC software decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislas Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-016-0624-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Awareness and Performance Management with Parallel Dataflow Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Holmbacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-015-1059-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power HEVC Software Decoder for Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seppo Tomperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.495-507. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-015-0512-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Integer Word-length Optimization for Fixed-point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehmeh Riham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (1), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-015-0990-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Noise Power Estimation for Floating-Point DSP Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PP (99), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2016.2530802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Self-Adaptive Medium Access Control for Resource-Constrained WBAN Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.1287-1300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the 2nd workshop on design of low Power EMbedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ACM International Conference on Computing Frontiers - Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance Discrete Cosine Transform (DCT) operator using multimedia oriented subword parallelism (SWP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Advances in Computer Engineering, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/405856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Performance Evaluation of Fixed-Point Systems With Un-Smooth Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Nagaraj Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (4), pp.599-612. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2013.2292510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.179-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Approach for Numerical Accuracy Estimation of Fixed-Point Systems Based on Smooth Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (10), pp.2326 - 2339. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2012.2188938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization of VLSI digital signal processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level synthesis under fixed-point accuracy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/906350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Model for Correlation Between Quantization Noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Model for Accurate Energy Analysis of WSN nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCURACY EVALUATION OF FIXED-POINT BASED LMS ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00450935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High speed reconfigurable SWP operator for multimedia processing using redundant data representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00480330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of the integrins α6Aβ4 and α6Bβ4 along the crypt–villus axis in the human small intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Bondo Dydensborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Teller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Basora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Groulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (4), pp.531-536. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00418-008-0547-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Fixed-Point Accuracy Evaluation in Linear Time-Invariant Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (10), pp.3197 -3208. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2008.923279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Constraint Determination in Fixed-Point System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/242584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating-to-fixed-point Conversion for Digital Signal Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ASP/2006/96421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Point Configurable Hardware Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified sampling: fast estimation of quantization effects on DNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. pp.157-160, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ddecs63720.2025.11006808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion vidéo : dépasser l'objectif d'efficacité et viser une sobriété choisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction Study Based on RD Costs Approximation for VVC Intra Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 DATA COMPRESSION CONFERENCE-DCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Snowbird, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC62719.2025.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use or Produce - Carbon Impact of a Video Streaming Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gargasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS56072.2025.11043750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can LLMs Revolutionize the Design of Explainable and Efficient TinyML Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe El Zeinaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ijcnn64981.2025.11229057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCBnCO: A Carbon Intensity Model of FR-4 Printed Circuit Boards Based on Company Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gargasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Technologies for Sustainability (SusTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Los Angeles, CA, United States. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SusTech63138.2025.11025732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3R-INN: How to Be Climate Friendly While Consuming/Delivering Videos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), France. pp.146-163, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73226-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RD-cost Regression Speed Up Technique for VVC Intra Block Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.3530-3534, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10447850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicetrack: Lightweight Dice Classification on Resource-Constrained Platforms with Optimized Deep Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe El Zeinaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Herrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10447958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictures Decoding Time Estimation for Low-Power VVC Software Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Boujida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end VVC encoding for energy-aware HDR rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MHV '24: Mile-High Video Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Denver CO USA, United States. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638036.3640800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wordlength Optimization for Custom Floating-point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Munich (Allemagne), Germany. pp.43-55, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62874-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-based film grain analysis and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSys '23: 14th Conference on ACM Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver BC, Canada. pp.229-238, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3587819.3590992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Source Toolkit for Live End-To-End 4K VVC Intra Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Viitanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joose Sainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM Multimedia Systems Conference, MMSys 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada. pp.312-317, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3587819.3593938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Time Prediction for Versatile Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Boujida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware HDR Content End-to-End VVC Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Vargas Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient VVC Decoding on Mobile Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live and low energy VVC Video Decoding powered by the OpenVVC Decoder on ARM Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dataflow Graph Moldable Parameters on Optimization Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Honorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2022 - Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. pp.83-95, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast CU Partition Algorithm for VVenC Encoder in Intra Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Taabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems, SiPS: Design and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHINE LEARNING BASED EFFICIENT QT-MTT PARTITIONING FOR VVC INTER CODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1401-1405, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware HEVC Software Decoding On Mobile Heterogeneous Multi-Cores Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bey Ahmed Khernache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARMA-DITAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.PARMA-DITAM.2022.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient HW Design of Adaptive Loop Filter for 4k ASIC VVC Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration for Memory-Oriented Approximate Computing Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP54787.2022.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGHTWEIGHT HARDWARE IMPLEMENTATION OF VVC TRANSFORM BLOCK FOR ASIC DECODER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-Driven Dynamic VVC Frame Partitioning for Efficient Parallel Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Image Processing (ICIP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3129-3133, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Kriging-based Error Evaluation for Approximate Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Buffers for Reducing Memory Requirements: Case study on SKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th 2020 IEEE Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Coimbra, Portugal. pp.9195262, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS50750.2020.9195262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNN ORIENTED COMPLEXITY REDUCTION OF VVC INTRA ENCODER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2020, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Approximation with Non-Uniform Segmentation for Bivariate Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Percelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Energy Optimization of Streaming Applications for MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Forest Oriented Fast QTBT Frame Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.1837-1841, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2019.8683413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-friendly DST-VII/DCT-VIII approximations for the Versatile Video Coding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camar-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ningbo, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS48520.2019.8954535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction Opportunities in the Future VVC Intra Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Kuala Lumpu, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCURACY EVALUATION BASED ON SIMULATION FOR FINITE PRECISION SYSTEMS USING INFERENTIAL STATISTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASSIS: Characterization with Adaptive Sample-Size Inferential Statistics Applied to Inexact Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879628v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays and States in Dataflow Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMOS XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pythagorion, Greece. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229631.3229645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Fuzzy Functional Simulator of Inexact Arithmetic Operators for Approximate Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194554.3194574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling to Accelerate Approximate Operators Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iscas.2018.8350940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Choice of Characteristics for the One-Shot Determination of the HEVC Intra Coding Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Francisco, France. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS.2018.8456261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm-level Approximation for Fast (or not) Embedded Stereovision Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMOS: International Conference on Embedded Computer Systems: Architectures, MOdeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Samos Island, Greece. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229631.3229638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Computational Complexity of the Future Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Workshop on Signal Processing Systems, SiPS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cape Town, South Africa. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2018.8598306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Computation Skip to Reduce Energy Consumption by Approximate Computing, an HEVC Encoder Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of quad-tree partitioning for budgeted energy HEVC encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hidden Cost of Functional Approximation Against Careful Data Sizing – A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/date.2017.7926979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrain the Docile CTUs: an In-Frame Complexity Allocator for HEVC Intra Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On learning the energy model of an MPSoC for convex optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM International Conference on Computing Frontiers, CF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3075564.3078893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Computational Complexity in HEVC Decoder for Mobile Energy Saving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naty Sidaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Nos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Reduction Opportunities in an HEVC Real-Time Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Arrestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating encoding complexity of a real-time embedded software HEVC codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSI, Oct 2016, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable HEVC Decoder for Mobile Devices: Trade-offs between Energy Consumption and Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evaluation scheme for software function approximation with non-uniform segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Signal Processing Conference (Eupisco 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.632 - 636, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Scheduling of Real Time Signal Processing Applications through Combined DVFS and DPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2016.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Type of Non-Uniform Segmentation for Software Function Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom. pp.131--138, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP.2016.7760782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable HEVC decoder for mobile devices: Trade-off between energy consumption and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Design and Architectures for Signal and Image Processing, DASIP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.18--25, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation non-uniforme pour l'approximation polynomiale de fonctions pour processeurs embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified HEVC decoder for low power decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM International Conference on Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ischia, France. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2742854.2747284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Low Power Software HEVC Decoder on Embedded GPP: A Side-by-Side Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur Video HEVC basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency of a Parallel HEVC Software Decoder for Embedded Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ischia, Italy. pp.62:1--62:6, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2742854.2747286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DVFS based HEVC decoder for energy-efficient software implementation on embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berrada Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2015.7177406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOW POWER SOFTWARE HEVC DECODER DEMO FOR MOBILE DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Data Flow Graph Partitioning for a Hierarchical Approach to Wordlength Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedano Enrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Applied Reconfigurable Computing (ARC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fixed-point refinement of DSP dataflow systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Method for Overflow Effect Analysis in Fixed-point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehmeh Riham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer word-length optimization for fixed-point systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehmeh Riham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware HEVC Decoding with Tunable Image Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Holmbacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lilius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Multicore Implementation of An Advanced Generator of Discrete Chaotic Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safwan El Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Arlicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos-Information Hiding and Security (CIHS), International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Energy Savings of Adaptive Transmit Power for Wireless Sensor Networks Radio Transceivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Architecture of Computing Systems (ARCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polynomial Time Algorithm for Solving the Word-length Optimization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Scilab To High Performance Embedded Multicore Systems - The ALMA Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Stripf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Oey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EUROMICRO Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme, Izmir, Turkey. pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Scilab to Multicore Embedded Systems: Algorithms and Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Alefragis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos S. Voros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Valouxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Gogos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation (IC-SAMOS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-core parallelization of fixed-point optimization of VLSI circuits through GPU devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Conference on, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Approach for Compiling Scilab to Reconfigurable Multi-Core Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Stripf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Oey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bruckschloegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reconfigurable Communication-centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, york, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium en Architecture (SympA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic-Aware Adaptive Wake-Up-Interval for Preamble Sampling MAC Protocols of WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the International Workshop on Cross-Layer Design (IWCLD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Energy Consumption Evaluation of Preamble Sampling MAC Protocols for WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Workshop on Ultra-Low Power Sensor Networks (WUPS), co-located with Int. Conf. on Architecture of Computing Systems (ARCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Como, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hiérarchique pour l'optimisation de la précision des systèmes de traitement du signal utilisant l'arithmétique virgule fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque GRETSI - Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling for Floating-point to Fixed-point Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Beirut, Lebanon. pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Algorithms for Word-length Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Reconfigurable SWP Operators for Multimedia Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyetant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point Accuracy Evaluation in the Context of Conditional Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Mode Opportunities in Fixed-Point System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Catthoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO-2010) (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2011, Aalborg, Denmark. pp.542-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization mode opportunities in fixed-point system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Catthoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast performance evaluation of fixed-point systems with un-smooth operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Jose, United States. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD.2010.5654064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02089547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Performance Evaluation of Fixed-Point Systems with Un-Smooth Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Frequency Characteristics of Quantization Noise for Performance Evaluation of Fixed Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2010, Aalborg, Denmark. pp.552-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Approach for Analyzing Quantization Noise Effects on Decision Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1554-1557, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Methodology for Word-Length Optimization of Signal Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on VLSI Design, 2010. Proceedings, Bangalore, India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study Of The Stochastic Modeling Approach For Range Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Edinburgh, United Kingdom. pp.301-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Probability Density Function of Quantization Noise in Fixed Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Operator Based Multimedia Embedded Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Computing: Architectures, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany. pp.39--49, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00641-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic precision scaling for low power WCDMA receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, 2009. ISCAS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Taipei, Taiwan. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2009.5117721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWP for multimedia operator design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT Conference, Sciences of Electronic, Technologies of Information and Telecommunications, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Optimized Fixed-point WCDMA Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal and Image Processing Conference (EUSIPCO), Glascow, Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable SWP Operator for Multimedia Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Casseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAP 2009 - 20th IEEE International Conference on Application-Specific Systems Architectures and Processors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Boston, United States. pp.199-202, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP.2009.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit Accurate Roundoff Noise Analysis of Fixed-point Linear Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer-Aided Control Systems (CACSD 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Antonio, United States. pp.607-612, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CACSD.2008.4627366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy reduction in wireless system by dynamic adaptation of the ﬁxed-point speciﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing DASIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundoff Noise Analysis of Finite Wordlength Realizations with the Implicit State-Space Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Signal Processing Conference (EUSIPCO'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Accuracy Evaluation of Fixed-Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.999-1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00454534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation analytique de la précision des systèmes en virgule fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise model for Accuracy Constraint Determination in Fixed-Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing DASIP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Point Configurable Hardware Components for Adaptive Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Kos Island, Greece. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design of Massively Parallel Embedded Processor Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hannig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hritam Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kupriyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Teich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Schaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ReCoSoc workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'architecture sur FPGA sous contrainte de précision des calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, France. pp.100-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy evaluation of fixed-point APA algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data wordlength optimization for FPGA synthesis,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems Design and Implementationn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIPS.2005.1579941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSP Code Generation with Optimized Data Word-Length Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Software and Compilers for Embedded Systems SCOPES 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b99901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic sqnr determination in non-linear and non-recursive fixed-point systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII. European Signal Processing Conference (EUSIPCO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy evaluation of fixed-point LMS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech, and Signal Processing, 2004. Proceedings. (ICASSP '04). IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1327091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient implementation of a rake receiver on the TMS320C64x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quémerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the Thirty-Seventh Asilomar Conference on Signals, Systems and Computers, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2003.1292363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for evaluating the precision of fixed-point systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, 2002. Proceedings. (ICASSP '02).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Orlando, United States. pp.3152-3155, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2002.1005356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic floating-point to fixed-point conversion for DSP code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2002 international conference on Compilers, architecture, and synthesis for embedded systems CASES '02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Grenoble, France. pp.270--276, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/581630.581674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fixed-point DSP architecture on computation accuracy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quémerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Signal Processing Conference (EUSIPCO 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic evaluation of the accuracy of fixed-point algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Fixed-Point Embedded Systems (defis) French ANR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP: Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. , pp.365-366, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques: From Component- to Application-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2022, 978-3-030-94705-7. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2022, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of Approximate Computing on the Application Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques: From Component- to Application-Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-176, 2022, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing Number Representation and Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques - From Component- to Application-Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2022, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Computing at the Algorithmic Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approximate Computing Techniques: From Component- to Application-Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-142, 2022, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Finite Word-Length Effects in Fixed-Point Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shuvra S. Bhattacharyya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1063-1101, 2019, 978-3-319-91733-7. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91734-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point refinement of digital signal processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caffarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitally Enhanced Mixed Signal Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 1, The Institution of Engineering and Technology, pp.1-37, 2019, 978-1-78561-609-9. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS040E_ch⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Magneto-Impedance (GMI) Magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Smart Sensors, Measurement and Instrumentation book series (SSMI, volume 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLOCK PARTITIONING ACCELERATION BASED ON REINFORCEMENT LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/079327. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVERSIBLE PRODUCTION OF RESCALED GRAIN-FREE AND ENERGY-AWARE VIDEO USING AN INVERTIBLE FRAMEWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/081627. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS AND APPARATUSES FOR FILM GRAIN ANALYSIS AND SYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Hélène Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/051419. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECODER, METHOD AND SYSTEM FOR DECODING MULTIMEDIA STREAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016059196. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-­point refinement, a guaranteed approach towards energy efficient computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Decoding with Tunable Image Quality - Subjective evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed Evaluation of Tunable Image Quality HEVC Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point refinement, a guaranteed approach towards energy efficient computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Parashar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Decoding with Tunable Image Quality - Power saving and complexity reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Decoding with Tunable Image Quality for Green Metadata applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Architecture: Application to ESL Model-Based Energy Consumption Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR/INSA Rennes; Scuola Superiore Sant’Anna, Pisa; Institut Pascal; University of Maryland, College Park; Tampere University of Technology, Tampere. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Accuracy Evaluation for Polynomial Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7878, INRIA. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de compilation d'algorithmes de traitement du signal pour les processeurs en virgule fixe sous contrainte de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00609159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception de systèmes en virgule fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00719431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId501"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E317FC9D"/>
+    <w:nsid w:val="EC8DCF5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BDE756F"/>
+    <w:nsid w:val="9169CA24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0B9195AE"/>
+    <w:nsid w:val="6BEE0169"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0E6B82B9"/>
+    <w:nsid w:val="0E545EB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CF6AB066"/>
+    <w:nsid w:val="B39CF88F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="56BD8EA7"/>
+    <w:nsid w:val="64E168EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-menard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8586-6967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069860505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/index.php?halsid=hvifi5uo5jg6t1rpsn7li0oks0&amp;view_this_doc=tel-00719431&amp;version=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://videos.rennes.inria.fr/hdr/menard/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00609159/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05251455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Ameur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387002v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe El Zeinaty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Herrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Taabane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lima Sahraoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3469089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12061338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Radosavljevic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3308726" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zouidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kessentini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-14442-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaiel Belhadj Dit Mdalsi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galpin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2022.3232385" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Biatek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Abdoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pescador" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2022.3144545" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Farhat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3146272" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3163345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2021.3126549" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01679-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03127340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bey Ahmed Khernache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Benmoussa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02851418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09025-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amestoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2938670" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094908v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.02.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152006v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Arrestier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1426-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madronal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sancho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Lazcano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2934223" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Juarez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358225" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354638v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2016.2593644" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01929171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0809-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maggiani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhou Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2017.2774822" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palumbo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2017.2703585" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0624-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Holmbacka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-015-1059-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmeh Riham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-015-0990-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Tomperi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0512-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caffarena" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2016.2530802" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahtab Alam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Hamida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palumbo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/405856" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097606v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Nagaraj Parashar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2013.2292510" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743415v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Naud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rocher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2012.2188938" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Lopez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742144v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hai Nam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/906350" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743413v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480330v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bondo Dydensborg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Teller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Basora" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Groulx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Auclair" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-008-0547-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.923279" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/242584" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP/2006/96421" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455557v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Milot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ddecs63720.2025.11006808" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223926v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Richard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. A. Kherchouche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galpin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schnitzler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC62719.2025.00064" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087659v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gargasson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weppe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11043750" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn64981.2025.11229057" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054490v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech63138.2025.11025732" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527008v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447958" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869457v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73226-3_9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galpin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447850" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774774v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hammami" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Boujida" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715225" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457903v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62874-0_4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526951v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guionnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plissonneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640800" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337687" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404600v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Fran&#231;ois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3590992" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Viitanen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joose Sainio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3593938" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357305v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337668" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357318v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vargas Rubio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337641" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223048v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Angot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Gonon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181412" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010994v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018078" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752645v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Honorat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgoin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217163v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919252" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898052" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695538v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.PARMA-DITAM.2022.4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769017v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Nezan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP54787.2022.00028" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480673v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farhat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grill" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067262v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190928" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612369v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Campbell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Griffin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS50750.2020.9195262" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vanne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190797" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Percelay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334419v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camar-Eddine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kammoun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS48520.2019.8954535" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302603v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arrestier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151636v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683413" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334438v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tissier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Amestoy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302605v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850252v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229631.3229645" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879628v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553451" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812719v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194554.3194574" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874891v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456261" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812706v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscas.2018.8350940" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879595v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229631.3229638" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050819v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sidaty" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Cabarat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2018.8598306" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136715v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689183v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423147v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barrois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/date.2017.7926979" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622480v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelcat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3075564.3078893" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498495v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580542v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498493v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498474v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853792" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415938v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483887v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760325" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299607v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.15" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483914v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2016.7760782" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508042v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853791" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484457v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205912v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lacour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01197057v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154295v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2747286" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157934v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2747284" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01184630v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrada Romain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2015.7177406" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184523v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078577v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121504v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedano Enrique" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121500v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121447v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855224" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078566v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094677v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arlicot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876141v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876132v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Parashar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752644v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Stripf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Oey" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruckschloegl" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koenig" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huebner" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752642v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Becker" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752615v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Goulas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Alefragis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos S. Voros" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Valouxis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Gogos" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778563v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617720v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naud Jean-Charles" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin L. Meunier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746553v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Alam" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746555v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747603v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746791v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617718v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567017v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyetant" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747610v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Naud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534522v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495520" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534526v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Catthoor" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089546v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089547v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2010.5654064" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534527v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534524v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432590v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554268v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534529v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432566v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevobbe" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00641-8_7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7TWP471C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432584v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Nguyen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2009.5117721" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432581v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432578v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432572v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2009.13" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459278v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459266v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD.2008.4627366" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459286v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454534v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451422v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459290v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455568v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482912v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2005.1579941" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083717v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hannig" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hritam Dutta" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kupriyanov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Teich" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schaffer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000853v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482702v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482942v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99901" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482941v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482940v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327091" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482939v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guitton" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292363" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482913v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.1005356" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482916v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/581630.581674" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482919v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482931v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822487v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494868v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04217760v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217763v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_6" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494872v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217765v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941888v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91734-4_29" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941898v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633299v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401186v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401194v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schnitzler" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401198v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354642v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423184v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119964v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205921v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253496v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119961v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119966v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducloux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464856v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672654v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00609159v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719431v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-menard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8586-6967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069860505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/index.php?halsid=hvifi5uo5jg6t1rpsn7li0oks0&amp;view_this_doc=tel-00719431&amp;version=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://videos.rennes.inria.fr/hdr/menard/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00609159/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe El Zeinaty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Herrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744339" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05251455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Ameur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712592" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Taabane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lima Sahraoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3469089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Radosavljevic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3308726" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12061338" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zouidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kessentini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-14442-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaiel Belhadj Dit Mdalsi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galpin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2022.3232385" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Biatek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Abdoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pescador" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2022.3144545" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Farhat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3146272" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3163345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01679-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2021.3126549" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03127340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bey Ahmed Khernache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Benmoussa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02851418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09025-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amestoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2938670" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152006v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Arrestier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1426-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madronal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sancho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Lazcano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2934223" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Juarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358225" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2016.2593644" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01929171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0809-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094908v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.02.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maggiani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhou Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2017.2774822" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palumbo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2017.2703585" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0624-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Holmbacka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-015-1059-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334099v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Tomperi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0512-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237217v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmeh Riham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-015-0990-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caffarena" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2016.2530802" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahtab Alam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Hamida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palumbo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/405856" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097606v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Nagaraj Parashar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2013.2292510" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743415v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Naud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rocher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2012.2188938" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Lopez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742144v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hai Nam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/906350" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743413v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480330v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bondo Dydensborg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Teller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Basora" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Groulx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Auclair" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-008-0547-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.923279" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/242584" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP/2006/96421" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455557v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Milot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ddecs63720.2025.11006808" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223926v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Richard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. A. Kherchouche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galpin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schnitzler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC62719.2025.00064" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087659v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gargasson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weppe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11043750" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn64981.2025.11229057" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054490v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech63138.2025.11025732" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869457v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73226-3_9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527003v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galpin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447850" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447958" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774774v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hammami" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Boujida" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715225" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526951v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aumont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guionnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plissonneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640800" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457903v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62874-0_4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404600v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Fran&#231;ois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3590992" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163694v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Viitanen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joose Sainio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3593938" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357366v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337687" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vargas Rubio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337641" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357305v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337668" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223048v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Angot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Gonon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181412" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752645v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Honorat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgoin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217163v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919252" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217312v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898052" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695538v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.PARMA-DITAM.2022.4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010994v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018078" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769017v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Nezan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP54787.2022.00028" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480673v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farhat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grill" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067262v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190928" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468086v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612369v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Campbell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Griffin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS50750.2020.9195262" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024980v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vanne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190797" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Percelay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302603v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arrestier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683413" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334419v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camar-Eddine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kammoun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS48520.2019.8954535" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334438v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tissier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Amestoy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302605v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879628v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553451" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850252v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229631.3229645" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812719v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194554.3194574" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812706v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscas.2018.8350940" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874891v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456261" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879595v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229631.3229638" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050819v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sidaty" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Cabarat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2018.8598306" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136715v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689183v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423147v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barrois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/date.2017.7926979" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498495v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622480v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelcat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3075564.3078893" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580542v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498493v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498474v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853792" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415938v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483887v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760325" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299607v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.15" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483914v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2016.7760782" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508042v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853791" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484457v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157934v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2747284" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205912v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lacour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01197057v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154295v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2747286" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01184630v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrada Romain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2015.7177406" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184523v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121504v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedano Enrique" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078577v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121500v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121447v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855224" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078566v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094677v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arlicot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876141v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876132v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Parashar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752642v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Becker" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huebner" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Stripf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Oey" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752615v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Goulas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Alefragis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos S. Voros" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Valouxis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Gogos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778563v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752644v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruckschloegl" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koenig" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617720v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naud Jean-Charles" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin L. Meunier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746555v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Alam" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746553v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747603v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746791v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617718v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567017v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyetant" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747610v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Naud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534526v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Catthoor" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089546v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089547v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2010.5654064" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534527v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534524v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534522v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495520" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432590v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554268v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534529v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432566v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevobbe" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00641-8_7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7TWP471C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432584v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Nguyen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2009.5117721" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432578v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432581v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432572v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2009.13" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459266v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD.2008.4627366" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459278v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459286v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454534v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451422v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459290v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455568v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083717v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hannig" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hritam Dutta" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kupriyanov" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Teich" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schaffer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000853v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482702v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482912v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2005.1579941" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482942v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99901" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482941v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482940v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327091" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482939v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guitton" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292363" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482913v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.1005356" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482916v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/581630.581674" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482919v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482931v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822487v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494868v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04217760v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217763v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_6" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494872v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217765v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941888v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91734-4_29" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941898v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633299v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401194v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schnitzler" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401186v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401198v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354642v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423184v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119964v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205921v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253496v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119961v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119966v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducloux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464856v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672654v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00609159v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719431v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>