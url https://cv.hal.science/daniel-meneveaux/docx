--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -387,486 +387,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually measuring layered material appearance</w:t>
+                <w:t xml:space="preserve">Data-driven correction for the masking model of Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kewei Xu</w:t>
+                <w:t xml:space="preserve">Elsa Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Cavalier</w:t>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bringier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 41 (5), pp.959. </w:t>
+              <w:t xml:space="preserve">, 2024, 41 (9), pp.1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.514604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.530840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676050v1</w:t>
+                <w:t xml:space="preserve">hal-04868067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven correction for the masking model of Smith</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Visibility Evaluation in Microfacet Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.530840⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2), pp.1422 - 1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3363659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868067v1</w:t>
+                <w:t xml:space="preserve">hal-04490374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility Evaluation in Microfacet Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tamisier</w:t>
+                <w:t xml:space="preserve">Virtually measuring layered material appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (2), pp.1422 - 1434. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (5), pp.959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3363659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.514604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490374v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SREC‐RT: A Structure for Ray Tracing Rounded Edges and Corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -913,51 +913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of rough microgeometries for numerical simulation of material appearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1024,551 +1024,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfacet BSDFs Generated from NDFs and Explicit Microgeometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling, measuring, and using BRDFs: significant French contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3338697⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (11), pp.C40-C50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000C40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312504v1</w:t>
+                <w:t xml:space="preserve">hal-02361574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Rendering of Rounded Corners and Edges for Convex Objects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poulin</w:t>
+                <w:t xml:space="preserve">Interactive HDR Image-Based Rendering from Unstructured LDR Photographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Lechelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Babahenini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02361600v2</w:t>
+                <w:t xml:space="preserve">hal-02278295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, measuring, and using BRDFs: significant French contributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Obein</w:t>
+                <w:t xml:space="preserve">Efficient Rendering of Rounded Corners and Edges for Convex Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000C40⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Advances in Computer Graphics, 11542, pp.291-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361574v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive HDR Image-Based Rendering from Unstructured LDR Photographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loubna Lechelek</w:t>
+                <w:t xml:space="preserve">Microfacet BSDFs Generated from NDFs and Explicit Microgeometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chaouki Babahenini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 84, </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (5), pp.143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3338697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278295v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon mapping with visible kernel domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1654,77 +1654,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendering Rough Opaque Materials with Interfaced Lambertian Microfacets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1784,51 +1784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STD: Student's t-Distribution of Slopes for Microfacet Based BSDFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2174,51 +2174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2295,51 +2295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Comar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2545,51 +2545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosine Lobes for Interactive Direct Lighting in Dynamic Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2674,51 +2674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency constraints and 3D building reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3764,77 +3764,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real surface measurement and virtual gonioradiometer for road appearance prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4197,51 +4197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrondis et simulation d'éclairage basée rayons : une structure dédiée aux surfaces implicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4318,51 +4318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4394,308 +4394,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau modèle pour la génération et le contrôle de vagues déferlantes</w:t>
+                <w:t xml:space="preserve">A New Force Model for Controllable Breaking Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Poulin Pierre</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'AFIG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vriphys 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/vriphys.20151334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255224v1</w:t>
+                <w:t xml:space="preserve">hal-01227419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Force Model for Controllable Breaking Waves</w:t>
+                <w:t xml:space="preserve">Un nouveau modèle pour la génération et le contrôle de vagues déferlantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poulin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulin Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vriphys 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de l'AFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/vriphys.20151334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01227419v1</w:t>
+                <w:t xml:space="preserve">hal-01255224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Geometry, Topology and Semantics for Generic Building Description and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,243 +4762,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de réflectance à base de micro-facettes : généralisation et mise en pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau modèle de BRDF physique basé micro-facettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'AFIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Groupe de travail "Rendu" du GDR IGRV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950865v1</w:t>
+                <w:t xml:space="preserve">hal-00950985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau modèle de BRDF physique basé micro-facettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles de réflectance à base de micro-facettes : généralisation et mise en pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail "Rendu" du GDR IGRV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l'AFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950985v1</w:t>
+                <w:t xml:space="preserve">hal-00950865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendu basé images à partir de nuages de points denses</w:t>
               </w:r>
@@ -5079,51 +5079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilité et tracé de photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5295,51 +5295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building 3D indoor scenes topology from 2D architectural plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5511,51 +5511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recontruction topologique de complexe architecturaux à partir de données numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5619,51 +5619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction topologique de complexes architecturaux à partir de données numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5727,51 +5727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction topologique 3D de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5861,51 +5861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Travail sur le Rendu et la Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6064,51 +6064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth Eurographics conference on Rendering Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Konstanz, Germany. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6291,217 +6291,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumigraphes et reconstruction géométrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Clustering and Visibility Calculation for Global Illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subrenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France. pp.241-252</w:t>
+              <w:t xml:space="preserve">AFRIGRAPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Cape Town, South Africa. pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337805v1</w:t>
+                <w:t xml:space="preserve">hal-00337797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Clustering and Visibility Calculation for Global Illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lumigraphes et reconstruction géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRIGRAPH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Cape Town, South Africa. pp.87-94</w:t>
+              <w:t xml:space="preserve">AFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France. pp.241-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337797v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition de l'espace et hiérarchie de cartes généralisées : application aux complexes architecturaux</w:t>
               </w:r>
@@ -6830,64 +6830,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7. A Virtual Goniophotometer for Modeling the Light Scattered by Rough Surfaces Covered with a Water Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Jourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6949,459 +6949,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de BRDF</w:t>
+                <w:t xml:space="preserve">Modèles à base de microfacettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Pacanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mines ParisTech - PSL, pp.221-242, 2019, 978-2-35671-556-2</w:t>
+              <w:t xml:space="preserve">, Les Presses des Mines, pp.271-290, 2019, 9782356715562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091192v1</w:t>
+                <w:t xml:space="preserve">hal-03980873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRDF et photogrammétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Mines, 2019, 978-2-35671-556-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La BRDF et son utilisation en synthèse d’images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Modèles de BRDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pacanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, Mines ParisTech - PSL, pp.221-242, 2019, 978-2-35671-556-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091247v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles à base de microfacettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La BRDF et son utilisation en synthèse d’images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Presses des Mines, pp.271-290, 2019, 9782356715562</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980873v1</w:t>
+                <w:t xml:space="preserve">hal-02091247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7526,51 +7526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic and Anisotropic Interfaced Lambertian Microfacets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7653,250 +7653,250 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiance cache optimization for global illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la diffusion multiple de la lumière dans un réseau cubique selon une approche discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Omidvar</w:t>
+                <w:t xml:space="preserve">Laurent Signac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Carré</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] IRISA Rennes Bretagne Atlantique, équipe FRVSense. 2014</w:t>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] université de Poitiers; université Jean Monnet - Saint-Etienne. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089581v1</w:t>
+                <w:t xml:space="preserve">hal-01077439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la diffusion multiple de la lumière dans un réseau cubique selon une approche discrète</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
+                <w:t xml:space="preserve">Radiance cache optimization for global illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Omidvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Signac</w:t>
+                <w:t xml:space="preserve">S Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hébert</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] université de Poitiers; université Jean Monnet - Saint-Etienne. 2014</w:t>
+                <w:t xml:space="preserve">K Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IRISA Rennes Bretagne Atlantique, équipe FRVSense. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077439v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point-Based Proxy and Interactive HDR Rendering From Unstructured Photographs</w:t>
               </w:r>
@@ -7970,51 +7970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes de photons et visibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8584,211 +8584,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Management Schemes for Radiosity Computation in Complex Environments</w:t>
+                <w:t xml:space="preserve">A New Partitioning Method for Architectural Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3149, INRIA. 1997</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3148, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073540v1</w:t>
+                <w:t xml:space="preserve">inria-00073541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Partitioning Method for Architectural Environments</w:t>
+                <w:t xml:space="preserve">Memory Management Schemes for Radiosity Computation in Complex Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3148, INRIA. 1997</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3149, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073541v1</w:t>
+                <w:t xml:space="preserve">inria-00073540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration de scènes architecturales complexes en vue de simulation d'éclairage</w:t>
               </w:r>
@@ -9308,51 +9308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176868v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Raad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Kebir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3718089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676050v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.514604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tamisier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.530840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3363659" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14268" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.391254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338697" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361600v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C40" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.07.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1505-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tauzia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2660490" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535614v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13137" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1159-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulin Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2016.03.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061905v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.12.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Airieau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bridault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blasi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0528-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GM1X875-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.08.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHPWZL37-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2008.11.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-9273-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fradin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00931.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRQPHFSZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332888v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0325-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K47D1898-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Walter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courilleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Wilhelm Raban--Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed-Mera&#239;m" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013147400003912" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808449v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20241180" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559475v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791575v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lacharme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2022.34.9.iqsp-393" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55630/dipp.2020.10.14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vriphys.20151334" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258354v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Abou Diakit&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20151343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950987v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626313v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lerbour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337801v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337799v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337795v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337804v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337797v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subrenat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jourdy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091247v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303143v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246612v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089581v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Omidvar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouatouch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695651v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331236v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337809v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337811v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337810v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073265v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073540v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073541v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176868v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Raad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Kebir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3718089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tamisier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.530840" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3363659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.514604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14268" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.391254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C40" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.07.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361600v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338697" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1505-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tauzia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2660490" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535614v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13137" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1159-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulin Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2016.03.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061905v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.12.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Airieau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bridault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blasi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0528-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GM1X875-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.08.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHPWZL37-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2008.11.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-9273-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fradin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00931.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRQPHFSZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332888v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0325-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K47D1898-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Walter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courilleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Wilhelm Raban--Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed-Mera&#239;m" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013147400003912" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808449v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20241180" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559475v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791575v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lacharme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2022.34.9.iqsp-393" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55630/dipp.2020.10.14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vriphys.20151334" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258354v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Abou Diakit&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20151343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950865v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950987v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626313v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lerbour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337801v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337799v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337795v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337804v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subrenat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jourdy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980873v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091247v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303143v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246612v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077439v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Omidvar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouatouch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695651v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331236v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337809v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337811v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337810v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073265v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073540v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>