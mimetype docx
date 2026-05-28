--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -106,3511 +106,3628 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time procedural resurfacing using GPU mesh shader</w:t>
+                <w:t xml:space="preserve">Optical profilometry for road normal distribution measurement at a large scale: current issues and data interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Raad</w:t>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Delon</w:t>
+                <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.70075⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (8), pp.2486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.584777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176868v1</w:t>
+                <w:t xml:space="preserve">hal-05615374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging Youth in Moorish Architectural Heritage through Virtual 3D Experience of the Bardo Palace of Algiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time procedural resurfacing using GPU mesh shader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Kebir</w:t>
+                <w:t xml:space="preserve">Arthur Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Kacher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+                <w:t xml:space="preserve">Guillaume Gilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3718089⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.70075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120158v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven correction for the masking model of Smith</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engaging Youth in Moorish Architectural Heritage through Virtual 3D Experience of the Bardo Palace of Algiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Tamisier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+                <w:t xml:space="preserve">Sabrina Kacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.530840⟩</w:t>
+              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3718089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868067v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility Evaluation in Microfacet Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tamisier</w:t>
+                <w:t xml:space="preserve">Virtually measuring layered material appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3363659⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (5), pp.959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.514604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490374v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually measuring layered material appearance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-driven correction for the masking model of Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Cavalier</w:t>
+                <w:t xml:space="preserve">Elsa Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bringier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 41 (5), pp.959. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.514604⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 41 (9), pp.1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.530840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676050v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SREC‐RT: A Structure for Ray Tracing Rounded Edges and Corners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Visibility Evaluation in Microfacet Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14268⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2), pp.1422 - 1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3363659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343981v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of rough microgeometries for numerical simulation of material appearance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SREC‐RT: A Structure for Ray Tracing Rounded Edges and Corners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bringier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (16), pp.4856-4864. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.391254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615079v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, measuring, and using BRDFs: significant French contributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of rough microgeometries for numerical simulation of material appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (11), pp.C40-C50. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (16), pp.4856-4864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000C40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.391254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361574v1</w:t>
+                <w:t xml:space="preserve">hal-03615079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive HDR Image-Based Rendering from Unstructured LDR Photographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loubna Lechelek</w:t>
+                <w:t xml:space="preserve">Microfacet BSDFs Generated from NDFs and Explicit Microgeometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chaouki Babahenini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.07.010⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (5), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3338697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278295v1</w:t>
+                <w:t xml:space="preserve">hal-02312504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Rendering of Rounded Corners and Edges for Convex Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Advances in Computer Graphics, 11542, pp.291-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfacet BSDFs Generated from NDFs and Explicit Microgeometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modeling, measuring, and using BRDFs: significant French contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3338697⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (11), pp.C40-C50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000C40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312504v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon mapping with visible kernel domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Interactive HDR Image-Based Rendering from Unstructured LDR Photographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Lechelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Aveneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+                <w:t xml:space="preserve">Chaouki Babahenini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-018-1505-y⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966348v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendering Rough Opaque Materials with Interfaced Lambertian Microfacets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photon mapping with visible kernel domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2660490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00371-018-1505-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711532v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STD: Student's t-Distribution of Slopes for Microfacet Based BSDFs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Rendering Rough Opaque Materials with Interfaced Lambertian Microfacets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13137⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2660490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535614v1</w:t>
+                <w:t xml:space="preserve">hal-01711532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiance cache method for highly glossy surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STD: Student's t-Distribution of Slopes for Microfacet Based BSDFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Carré</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-015-1159-y⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.421-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219775v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and Control of Breaking Waves using an External Force Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A radiance cache method for highly glossy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Omidvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Brousset</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoît Crespin</w:t>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (10), pp.1239-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-015-1159-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285926v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRDF à base de micro-facettes diffusantes : de la physique à la synthèse d'images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+                <w:t xml:space="preserve">Simulation and Control of Breaking Waves using an External Force Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulin Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2016.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061905v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACT: A leaf BRDF model taking into account the azimuthal anisotropy of monocotyledonous leaf surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Baret</w:t>
+                <w:t xml:space="preserve">BRDF à base de micro-facettes diffusantes : de la physique à la synthèse d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Obein</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Revue Electronique Francophone d'Informatique Graphique, 8 (2), pp.1--14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565504v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon Streaming for Interactive Global Illumination in Dynamic Scenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ACT: A leaf BRDF model taking into account the azimuthal anisotropy of monocotyledonous leaf surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Comar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Airieau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavien Bridault</w:t>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-010-0528-9⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143, pp.112 - 121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00523545v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosine Lobes for Interactive Direct Lighting in Dynamic Scenes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+                <w:t xml:space="preserve">Photon Streaming for Interactive Global Illumination in Dynamic Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Airieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2010.08.002⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-010-0528-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523423v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency constraints and 3D building reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Horna</w:t>
+                <w:t xml:space="preserve">Cosine Lobes for Interactive Direct Lighting in Dynamic Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertrand</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2008.11.006⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (6), pp.767--778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2010.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440844v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Automatically Recovering Object Shape, Reflectance and Light Sources from Calibrated Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistency constraints and 3D building reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Fournier</w:t>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11263-006-9273-y⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (1), pp.13--27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2008.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331473v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Topology-Based Model for Handling Complex Indoor Scenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Framework for Automatically Recovering Object Shape, Reflectance and Light Sources from Calibrated Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fradin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
+                <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2006.00931.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (1), pp.77-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-006-9273-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00332648v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity Compression in Arbitrary Dimension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertrand</w:t>
+                <w:t xml:space="preserve">A Hierarchical Topology-Based Model for Handling Complex Indoor Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-005-0325-z⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (2), pp.149--162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2006.00931.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332888v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape from Silhouette: Image Pixels for Marching Cubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity Compression in Arbitrary Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mercier</w:t>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of WSCG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (8), pp.876-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-005-0325-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333113v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Shape and Pattern in Mammalian Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Fournier</w:t>
+                <w:t xml:space="preserve">Shape from Silhouette: Image Pixels for Marching Cubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CM Computer Graphics, SIGGRAPH'2001. Los Angeles, Aout 2001, ACM Press.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 21, pp 317-326</w:t>
+              <w:t xml:space="preserve">Journal of WSCG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.112-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333130v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using vanishing points for camera calibration and coarse 3D reconstruction from a single image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guillou</w:t>
+                <w:t xml:space="preserve">Integrating Shape and Pattern in Mammalian Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 16 (7), pp.396-410</w:t>
+              <w:t xml:space="preserve">CM Computer Graphics, SIGGRAPH'2001. Los Angeles, Aout 2001, ACM Press.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21, pp 317-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337790v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation and Load Balancing for Parallel Hierarchical Radiosity of Complex Scenes on a Heterogeneous Computer Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using vanishing points for camera calibration and coarse 3D reconstruction from a single image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 18 (4), pp.201-212</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (7), pp.396-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337791v1</w:t>
+                <w:t xml:space="preserve">hal-00337790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synchronisation and Load Balancing for Parallel Hierarchical Radiosity of Complex Scenes on a Heterogeneous Computer Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (4), pp.201-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A New Partitioning Method for Architectural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visualization and Computer Animation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.195-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3620,628 +3737,628 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight Visualisation for Vortex Tracking in Airflow Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Wilhelm Raban--Schürmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Abed-Meraïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Computer Graphics Theory and Applications (GRAPP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Porto, France. pp.223-230, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0013147400003912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real surface measurement and virtual gonioradiometer for road appearance prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAM - MANER 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/mam.20241180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRADO, une expérience d’éducation au patrimoine architectural dans le contexte algérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Kacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JC3DSHS 2023, Les Journées du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of comfort factors for virtual reality environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging - Image Quality and System Performance XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ei.2022.34.9.iqsp-393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRADO: An Education Tool for Moorish Architectural Heritage through Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Kacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International conference Digital Presentation and Preservation of Cultural and Scientific Heritage (DiPP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Mathematics and Informatics at the Bulgarian Academy of Sciences, Sep 2019, Burgas, Bulgaria. pp.195-204, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55630/dipp.2020.10.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrondis et simulation d'éclairage basée rayons : une structure dédiée aux surfaces implicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4256,2544 +4373,2544 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées françaises de l'informatique graphique 2019 (JF.IG.RV 2019 Marseille)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d’informatique graphique (AFIG); European Association for Computer Graphics (Eurographics), chapitre français (; Groupement de recherche en informatique géométrique et graphique, réalité virtuelle et visualisation (GDR 3000), Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appearance of Interfaced Lambertian Microfacets, using STD Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Material Appearance Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Force Model for Controllable Breaking Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Un nouveau modèle pour la génération et le contrôle de vagues déferlantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulin Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vriphys 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de l'AFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227419v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau modèle pour la génération et le contrôle de vagues déferlantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A New Force Model for Controllable Breaking Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'AFIG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vriphys 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/vriphys.20151334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255224v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Geometry, Topology and Semantics for Generic Building Description and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Abou Diakité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on Urban Data Modelling and Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Delft, Netherlands. pp.13-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/udmv.20151343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau modèle de BRDF physique basé micro-facettes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Modèles de réflectance à base de micro-facettes : généralisation et mise en pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail "Rendu" du GDR IGRV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l'AFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950985v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de réflectance à base de micro-facettes : généralisation et mise en pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau modèle de BRDF physique basé micro-facettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'AFIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Groupe de travail "Rendu" du GDR IGRV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950865v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendu basé images à partir de nuages de points denses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Airieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail "Rendu" du GDR IGRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilité et tracé de photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail "Rendu" du GDR IGRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a perceptual quality metric for computer-generated images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Airieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Quality and System Performance IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Burlingame, California State, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building 3D indoor scenes topology from 2D architectural plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Barcelona, Spain. pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality-based improvement of Quantization for Light Field Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Barcelona, Spain. pp.235-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recontruction topologique de complexe architecturaux à partir de données numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Travail en Modélisation Géométrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction topologique de complexes architecturaux à partir de données numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École Thématique CNRS "Modélisation Informationnelle pour l'architecture patrimoniale" / International workshop "Informative Modelling for the architectural heritage", Juillet 2006, Saint-Maximin-la-Sainte-Baume, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MAP UMR 694 CNRS/MCC, Jun 2006, Saint-Maximin-la-Sainte-Baume, France. pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction topologique 3D de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'éclairage par tracé de photons pour de grands bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Travail sur le Rendu et la Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression de la connectivité en dimension quelconque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-Core Photon-Mapping for Large Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth Eurographics conference on Rendering Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Konstanz, Germany. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation conjointe de sources lumineuses et de propriétés photométriques à partir d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Travail Rendu et Visualisation (GDR ALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Estimation of Multiple Light Sources and Reflectance from Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCVG (Computational Imaging ad Vision)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Varsovie, Poland. pp.61-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Clustering and Visibility Calculation for Global Illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lumigraphes et reconstruction géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRIGRAPH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Cape Town, South Africa. pp.87-94</w:t>
+              <w:t xml:space="preserve">AFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France. pp.241-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337797v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumigraphes et reconstruction géométrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Clustering and Visibility Calculation for Global Illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subrenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France. pp.241-252</w:t>
+              <w:t xml:space="preserve">AFRIGRAPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Cape Town, South Africa. pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337805v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition de l'espace et hiérarchie de cartes généralisées : application aux complexes architecturaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Management Schemes for Radiosity Computation in Complex Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGI (Computer Graphics International)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Germany. pp.706-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration de scènes architecturales complexes en vue de simulation d'éclairage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6803,693 +6920,693 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7. A Virtual Goniophotometer for Modeling the Light Scattered by Rough Surfaces Covered with a Water Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Jourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Simonot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiometry of wet surfaces : when water matters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.73-84, 2023, IOGS, 978-2-7598-2930-9 (papier) ; 978-2-7598-2931-6 (PDF). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2931-6.c008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles à base de microfacettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BRDF et photogrammétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Presses des Mines, pp.271-290, 2019, 9782356715562</w:t>
+              <w:t xml:space="preserve">, Ecole des Mines, 2019, 978-2-35671-556-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980873v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRDF et photogrammétrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modèles de BRDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pacanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole des Mines, 2019, 978-2-35671-556-2</w:t>
+              <w:t xml:space="preserve">, Mines ParisTech - PSL, pp.221-242, 2019, 978-2-35671-556-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091179v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de BRDF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La BRDF et son utilisation en synthèse d’images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mines ParisTech - PSL, pp.221-242, 2019, 978-2-35671-556-2</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091192v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La BRDF et son utilisation en synthèse d’images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Modèles à base de microfacettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, Les Presses des Mines, pp.271-290, 2019, 9782356715562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091247v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation, modélisation et simulation : complexes architecturaux d'intérieurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7499,143 +7616,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic and Anisotropic Interfaced Lambertian Microfacets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7645,1249 +7762,1249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la diffusion multiple de la lumière dans un réseau cubique selon une approche discrète</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Signac</w:t>
+                <w:t xml:space="preserve">Radiance cache optimization for global illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Omidvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] université de Poitiers; université Jean Monnet - Saint-Etienne. 2014</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IRISA Rennes Bretagne Atlantique, équipe FRVSense. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077439v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiance cache optimization for global illumination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ribardière</w:t>
+                <w:t xml:space="preserve">Modélisation de la diffusion multiple de la lumière dans un réseau cubique selon une approche discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Signac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] IRISA Rennes Bretagne Atlantique, équipe FRVSense. 2014</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] université de Poitiers; université Jean Monnet - Saint-Etienne. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089581v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point-Based Proxy and Interactive HDR Rendering From Unstructured Photographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Airieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes de photons et visibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosine Lobes for Interactive Direct Lighting in Dynamic Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon Streaming for Interactive Global Illumination in Dynamic Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bridault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Comparison of Acceleration Schemes for Densely Occluded Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invocoder : compression de la connectivité de maillages en dimension arbitraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchy of Generalized Maps for Modeling and Rendering Complex Indoor Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Hierarchical Radiosity for Complex Building Interiors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3425, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Partitioning Method for Architectural Environments</w:t>
+                <w:t xml:space="preserve">Memory Management Schemes for Radiosity Computation in Complex Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3148, INRIA. 1997</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3149, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00073541v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Management Schemes for Radiosity Computation in Complex Environments</w:t>
+                <w:t xml:space="preserve">A New Partitioning Method for Architectural Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3149, INRIA. 1997</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3148, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00073540v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration de scènes architecturales complexes en vue de simulation d'éclairage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-2981, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8897,100 +9014,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'éclairage dans des environnements architecturaux complexes : approches séquentielle et parallèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Rennes 1, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9000,168 +9117,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JC3DSHS 10 ans d'expérience, 10 ans à venir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Verriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JC3DSHS 2023 - Les Journées du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France. 95 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9308,51 +9425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176868v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Raad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Kebir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3718089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tamisier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.530840" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3363659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.514604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14268" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.391254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C40" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.07.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361600v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338697" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1505-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tauzia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2660490" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535614v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13137" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1159-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulin Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2016.03.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061905v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.12.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Airieau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bridault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blasi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0528-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GM1X875-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.08.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHPWZL37-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2008.11.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-9273-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fradin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00931.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRQPHFSZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332888v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0325-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K47D1898-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Walter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courilleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Wilhelm Raban--Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed-Mera&#239;m" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013147400003912" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808449v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20241180" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559475v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791575v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lacharme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2022.34.9.iqsp-393" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55630/dipp.2020.10.14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vriphys.20151334" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258354v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Abou Diakit&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20151343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950865v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950987v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626313v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lerbour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337801v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337799v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337795v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337804v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subrenat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jourdy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980873v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091247v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303143v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246612v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077439v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Omidvar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouatouch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695651v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331236v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337809v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337811v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337810v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073265v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073540v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615374v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.584777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Raad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Kebir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kacher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3718089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.514604" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tamisier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.530840" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3363659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.391254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338697" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361600v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_24" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C40" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.07.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1505-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tauzia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2660490" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1159-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brousset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulin Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2016.03.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.12.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Airieau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bridault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blasi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0528-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GM1X875-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2010.08.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHPWZL37-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2008.11.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-9273-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fradin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00931.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRQPHFSZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0325-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K47D1898-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Walter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courilleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Wilhelm Raban--Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed-Mera&#239;m" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013147400003912" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808449v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20241180" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559475v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lacharme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2022.34.9.iqsp-393" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55630/dipp.2020.10.14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255224v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vriphys.20151334" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Abou Diakit&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20151343" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626313v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337793v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337700v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lerbour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337801v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337800v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337796v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subrenat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978902v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jourdy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980873v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Omidvar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouatouch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077439v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695651v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401728v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331236v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337811v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337810v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073541v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007237v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>