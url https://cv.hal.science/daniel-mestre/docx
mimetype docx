--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -6033,360 +6033,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewpoint oscillation frequency influences the perception of distance travelled from optic flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mestre</w:t>
+                <w:t xml:space="preserve">Spatialized vibrotactile feedback contributes to goal-directed movements in cluttered virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cephise Louison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien R Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Sciences Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, St. Pete Beach, Florida, United States. </w:t>
+              <w:t xml:space="preserve">3DUI - IEEE Symposium on 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.99-102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/17.10.210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650034v1</w:t>
+                <w:t xml:space="preserve">hal-01691483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An architecture of virtual patient simulation platform to train doctors to break bad news</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viewpoint oscillation frequency influences the perception of distance travelled from optic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computer Animation and Social Agents (CASA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vision Sciences Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, St. Pete Beach, Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/17.10.210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793374v1</w:t>
+                <w:t xml:space="preserve">hal-01650034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialized vibrotactile feedback contributes to goal-directed movements in cluttered virtual environments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An architecture of virtual patient simulation platform to train doctors to break bad news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire de Montcheuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorane Saubesty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine I Pelachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DUI - IEEE Symposium on 3D User Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Computer Animation and Social Agents (CASA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Séoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691483v1</w:t>
+                <w:t xml:space="preserve">hal-01793374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillatory optical flows improve the perception of travelled distance in static observers</w:t>
               </w:r>
@@ -6470,260 +6470,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operators' Accessibility Studies using Virtual Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven model of virtual patient for doctor social training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céphise R Louison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien R Ferlay</w:t>
+                <w:t xml:space="preserve">Evelyne Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine R Keller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soisik Verbog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Hureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th edition of the Symposium on Fusion Technology (SOFT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Prague, France</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agent - GREATS Workshop (Graphical and Robotic Embodied Agents for Therapeutic Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380392v1</w:t>
+                <w:t xml:space="preserve">hal-01490135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven model of virtual patient for doctor social training</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operators' Accessibility Studies using Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Moll</w:t>
+                <w:t xml:space="preserve">Céphise R Louison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien R Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Hureaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine R Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agent - GREATS Workshop (Graphical and Robotic Embodied Agents for Therapeutic Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">29th edition of the Symposium on Fusion Technology (SOFT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490135v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated travelled distance in an immersive virtual environment is better estimated when adding biological oscillations to the optical flow</w:t>
               </w:r>
@@ -8633,51 +8633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04943996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bergeonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031251" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657366v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2022.2039726" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poueyo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.03.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247373" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05786-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03022239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Kevin Appadoo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valarier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ombret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09687-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Montcheuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0289-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0446-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cephise Louison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien R Ferlay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2017.1411665" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Micallef" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupouey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Truillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.2.3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulon C&#233;dric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.15.4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;goston T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Honbolyg&#243;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0185-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smialek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-595-1-64" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cipresso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.06.057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dagonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ma&#239;ano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Symphorien Mercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.03.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Daurat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bayssac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.08.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLXG3JN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas N. Authi&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031479" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rybarczyk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0209" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Stone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6989(01)00162-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952523800175091" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Masson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Mestre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Masson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rybarczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Mestre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523800175091" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6989(99)00143-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-6576.1995.tb04241.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436338v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mestre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)00185-o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scania de Schonen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199505300-00034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pailhous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)90313-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSX2XNCX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audebert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peruch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191543v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Faure" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brochier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1003566" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Combe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jivka Ovtcharova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20231323" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039203v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.P. Morice" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Garruchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Harbaoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385783v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dewez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886320v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.10.48" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreau De Montcheuil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Pergandi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650034v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/17.10.210" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893324" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650031v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.12.768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380392v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phise R Louison" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R Keller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490135v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soisik Verbog" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moll" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hureaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006625v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006615598674" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806101v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806595v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bayssac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Authi&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341307v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341317v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341308v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341316v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03992695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolger Deirdre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestre Daniel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zappa Ana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenck-Mestre Cheryl" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879600v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170252v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vega" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01659438v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deniaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04943996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bergeonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031251" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657366v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2022.2039726" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poueyo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.03.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247373" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05786-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03022239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Kevin Appadoo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valarier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ombret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09687-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Montcheuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0289-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0446-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cephise Louison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien R Ferlay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2017.1411665" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Micallef" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupouey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Truillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.2.3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulon C&#233;dric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.15.4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;goston T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Honbolyg&#243;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0185-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smialek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-595-1-64" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cipresso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.06.057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dagonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ma&#239;ano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Symphorien Mercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.03.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Daurat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bayssac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.08.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLXG3JN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas N. Authi&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031479" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rybarczyk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0209" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Stone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6989(01)00162-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952523800175091" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Masson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Mestre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Masson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rybarczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Mestre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523800175091" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6989(99)00143-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-6576.1995.tb04241.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436338v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mestre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)00185-o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scania de Schonen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199505300-00034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pailhous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)90313-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSX2XNCX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audebert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peruch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191543v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Faure" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brochier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1003566" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Combe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jivka Ovtcharova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20231323" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039203v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.P. Morice" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Garruchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Harbaoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385783v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dewez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886320v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.10.48" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreau De Montcheuil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Pergandi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691483v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893324" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650034v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/17.10.210" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793374v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650031v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.12.768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490135v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soisik Verbog" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hureaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380392v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phise R Louison" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R Keller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006625v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006615598674" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806101v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806595v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bayssac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Authi&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341307v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341317v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341308v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341316v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03992695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolger Deirdre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestre Daniel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zappa Ana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenck-Mestre Cheryl" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879600v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170252v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vega" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01659438v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deniaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>