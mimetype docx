--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -100,347 +100,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences between Experts and Novices in the Use of Aircraft Maintenance Documentation: Evidence from Eye Tracking</w:t>
+                <w:t xml:space="preserve">The neural correlates of embodied L2 learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Paris</w:t>
+                <w:t xml:space="preserve">Ana Zappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Casanova</w:t>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Bergeonneau</w:t>
+                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphael Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14031251⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/nol_a_00132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943996v1</w:t>
+                <w:t xml:space="preserve">hal-03657366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neural correlates of embodied L2 learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences between Experts and Novices in the Use of Aircraft Maintenance Documentation: Evidence from Eye Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+                <w:t xml:space="preserve">Florence Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
+                <w:t xml:space="preserve">Rémy Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Fargier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marie-Line Bergeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/nol_a_00132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14031251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657366v3</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-linguistic gender congruency effects during lexical access in novice L2 learners: evidence from ERPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Zappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -673,51 +673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Masfrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Honnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (2), pp.e0247373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -777,51 +777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Kevin Appadoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -983,295 +983,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training doctors’ social skills to break bad news: evaluation of the impact of virtual environment displays on the sense of presence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motor resonance during linguistic processing as shown by EEG in a naturalistic VR environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Ochs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mestre</w:t>
+                <w:t xml:space="preserve">Pierre Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire de Montcheuil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jorane Saubesty</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12193-018-0289-8⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185446v1</w:t>
+                <w:t xml:space="preserve">hal-02309994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor resonance during linguistic processing as shown by EEG in a naturalistic VR environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Training doctors’ social skills to break bad news: evaluation of the impact of virtual environment displays on the sense of presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire de Montcheuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+                <w:t xml:space="preserve">Jorane Saubesty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 134, pp.44-57. </w:t>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.41-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12193-018-0289-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309994v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain metabolism and related connectivity in patients with acrophobia treated by virtual reality therapy: an F-18-FDG PET pilot study sensitized by virtual exposure</w:t>
               </w:r>
@@ -1296,64 +1296,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJNMMI Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.93. </w:t>
@@ -1642,51 +1642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relative contributions of various viewpoint oscillation frequencies to the perception of distance traveled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (2), pp.3-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1863,51 +1863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulon Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (15), pp.4 - 4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1954,90 +1954,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It sounds real when you see it. Realistic sound source simulation in multimodal virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ágoston Török</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Honbolygó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (4), pp.323-331. </w:t>
@@ -2069,295 +2069,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being Present In Space: The Role Of Allocentric And Egocentric Reference Frames</w:t>
+                <w:t xml:space="preserve">Do not get lost in translation: The role of egocentric heading in spatial orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Smialek</w:t>
+                <w:t xml:space="preserve">Pietro Cipresso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Cybertherapy and Telemedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13, pp.64-68. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 602, pp.84-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-595-1-64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2015.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414059v1</w:t>
+                <w:t xml:space="preserve">hal-01414050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do not get lost in translation: The role of egocentric heading in spatial orientation</w:t>
+                <w:t xml:space="preserve">Being Present In Space: The Role Of Allocentric And Egocentric Reference Frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Cipresso</w:t>
+                <w:t xml:space="preserve">Gregory Smialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 602, pp.84-88. </w:t>
+              <w:t xml:space="preserve">Annual Review of Cybertherapy and Telemedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.64-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2015.06.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-595-1-64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414050v1</w:t>
+                <w:t xml:space="preserve">hal-01414059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality and Physical Activity: Attentional and Behavioral Aspects</w:t>
               </w:r>
@@ -2607,51 +2607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33, pp.47-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2978,51 +2978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Curvature Discrimination: Dependence on Gaze Direction and Optical Flow Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas N. Authié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.e31479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3371,51 +3371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lepecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick M. B. Sandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3479,51 +3479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation de mécanismes d'anticipation visuo-motrice en téléopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hoppenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3596,51 +3596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid visual-motion integration deficit in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gepner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (11), pp.455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3790,51 +3790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial scale of motion segmentation from speed cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,51 +3933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 17 (5), pp.753-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4236,51 +4236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed tuning of motion segmentation and discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leland Stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4379,51 +4379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 39 (8), pp.1117-1124. </w:t>
@@ -4612,51 +4612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 35 (6), pp.837-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4703,51 +4703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural effects of motion vision in young autistic children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gepner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4820,51 +4820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low luminance contrast sensitivity: Effects of training on psychophysical and optokinetic nystagmus thresholds in man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,51 +5083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Berthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Peruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 20, p33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5210,51 +5210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5370,51 +5370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Merienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jivka Ovtcharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT-EGVE 2023 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Dublin, Ireland. pp.151-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5442,359 +5442,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scale of virtual environment influences human perception of distance</w:t>
+                <w:t xml:space="preserve">Influence of Personality Traits and Body Awareness on the Sense of Embodiment in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine H.P. Morice</w:t>
+                <w:t xml:space="preserve">Diane Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Garruchet</w:t>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nessrine Harbaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Bossard</w:t>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique et de Réalité Virtuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beijin, China. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039203v1</w:t>
+                <w:t xml:space="preserve">hal-02385783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Personality Traits and Body Awareness on the Sense of Embodiment in Virtual Reality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The scale of virtual environment influences human perception of distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+                <w:t xml:space="preserve">Antoine H.P. Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+                <w:t xml:space="preserve">Victor Garruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mestre</w:t>
+                <w:t xml:space="preserve">Nessrine Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beijin, China. pp.1-12</w:t>
+              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique et de Réalité Virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385783v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système semi-autonome pour la création de corpus d'interaction humain-machine en réalité virtuelle Application au système Acorformed pour la formation des médecins à l'annonce d'évènements indésirable graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire de Montcheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorane Saubesty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACAI-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Porquerolles, France</w:t>
@@ -5836,51 +5836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of viewpoint oscillations to the perception of distance travelled from optic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Sciences Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, St. Pete Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5914,51 +5914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Acorformed Corpus: Investigating Multimodality in Human-Human and Human-Virtual Patient Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6033,360 +6033,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialized vibrotactile feedback contributes to goal-directed movements in cluttered virtual environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel R. Mestre</w:t>
+                <w:t xml:space="preserve">Viewpoint oscillation frequency influences the perception of distance travelled from optic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DUI - IEEE Symposium on 3D User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.99-102, </w:t>
+              <w:t xml:space="preserve">Vision Sciences Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, St. Pete Beach, Florida, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/17.10.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691483v1</w:t>
+                <w:t xml:space="preserve">hal-01650034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewpoint oscillation frequency influences the perception of distance travelled from optic flow</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An architecture of virtual patient simulation platform to train doctors to break bad news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire de Montcheuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorane Saubesty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine I Pelachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Sciences Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Computer Animation and Social Agents (CASA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Séoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650034v1</w:t>
+                <w:t xml:space="preserve">hal-01793374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An architecture of virtual patient simulation platform to train doctors to break bad news</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatialized vibrotactile feedback contributes to goal-directed movements in cluttered virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cephise Louison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien R Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computer Animation and Social Agents (CASA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3DUI - IEEE Symposium on 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.99-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793374v1</w:t>
+                <w:t xml:space="preserve">hal-01691483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillatory optical flows improve the perception of travelled distance in static observers</w:t>
               </w:r>
@@ -6398,51 +6398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lepecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Science Society </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, St. Pete Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6470,260 +6470,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven model of virtual patient for doctor social training</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operators' Accessibility Studies using Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lombardo</w:t>
+                <w:t xml:space="preserve">Céphise R Louison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien R Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soisik Verbog</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine R Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agent - GREATS Workshop (Graphical and Robotic Embodied Agents for Therapeutic Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">29th edition of the Symposium on Fusion Technology (SOFT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490135v1</w:t>
+                <w:t xml:space="preserve">hal-01380392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operators' Accessibility Studies using Virtual Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven model of virtual patient for doctor social training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soisik Verbog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céphise R Louison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien R Ferlay</w:t>
+                <w:t xml:space="preserve">Marie-Christine Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine R Keller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Hureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th edition of the Symposium on Fusion Technology (SOFT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Prague, France</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agent - GREATS Workshop (Graphical and Robotic Embodied Agents for Therapeutic Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380392v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated travelled distance in an immersive virtual environment is better estimated when adding biological oscillations to the optical flow</w:t>
               </w:r>
@@ -6735,51 +6735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lepecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th European Conference on Visual Perception (ECVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6839,51 +6839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muratore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lepecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7331,51 +7331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hoppenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC HMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Seoul, South Korea. pp.(Elect. Proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7400,51 +7400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance Robotics: the role of human-like modes of control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7534,51 +7534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hoppenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7616,51 +7616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance Robotics: Implementation of human-like visuo-motor synergies on a teleoperated mobile device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7782,51 +7782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolger Deirdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mestre Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zappa Ana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7890,51 +7890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des tablettes tactiles pour les interactions 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8017,51 +8017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sainsaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8142,51 +8142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sainsaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sainsaulieu I., Saint-Martin A. (dir.), L’innovation en eaux troubles. Sciences, techniques, idéologies, Vulaines sur Seine, Éditions du Croquant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8243,103 +8243,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does embodied L2 verb learning affect retention and representation? A VR-EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Zappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8633,51 +8633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04943996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bergeonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031251" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657366v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2022.2039726" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poueyo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.03.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247373" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05786-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03022239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Kevin Appadoo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valarier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ombret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09687-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Montcheuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0289-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0446-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cephise Louison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien R Ferlay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2017.1411665" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Micallef" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupouey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Truillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.2.3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulon C&#233;dric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.15.4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;goston T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Honbolyg&#243;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0185-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smialek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-595-1-64" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cipresso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.06.057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dagonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ma&#239;ano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Symphorien Mercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.03.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Daurat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bayssac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.08.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLXG3JN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas N. Authi&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031479" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rybarczyk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0209" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Stone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6989(01)00162-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952523800175091" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Masson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Mestre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Masson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rybarczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Mestre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523800175091" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6989(99)00143-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-6576.1995.tb04241.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436338v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mestre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)00185-o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scania de Schonen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199505300-00034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pailhous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)90313-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSX2XNCX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audebert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peruch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191543v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Faure" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brochier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1003566" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Combe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jivka Ovtcharova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20231323" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039203v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.P. Morice" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Garruchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Harbaoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385783v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dewez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886320v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.10.48" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreau De Montcheuil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Pergandi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691483v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893324" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650034v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/17.10.210" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793374v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650031v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.12.768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490135v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soisik Verbog" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hureaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380392v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phise R Louison" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R Keller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006625v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006615598674" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806101v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806595v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bayssac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Authi&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341307v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341317v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341308v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341316v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03992695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolger Deirdre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestre Daniel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zappa Ana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenck-Mestre Cheryl" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879600v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170252v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vega" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01659438v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deniaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657366v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04943996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bergeonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031251" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2022.2039726" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poueyo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.03.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247373" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05786-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03022239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Kevin Appadoo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valarier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ombret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09687-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Montcheuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0289-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0446-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cephise Louison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien R Ferlay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2017.1411665" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Micallef" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupouey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Truillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.2.3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulon C&#233;dric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.15.4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;goston T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Honbolyg&#243;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0185-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cipresso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.06.057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smialek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-595-1-64" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dagonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ma&#239;ano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Symphorien Mercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.03.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Daurat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bayssac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.08.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLXG3JN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas N. Authi&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031479" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rybarczyk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0209" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Stone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6989(01)00162-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952523800175091" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Masson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Mestre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Masson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rybarczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Mestre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523800175091" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6989(99)00143-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-6576.1995.tb04241.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436338v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mestre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)00185-o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scania de Schonen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199505300-00034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pailhous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)90313-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSX2XNCX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audebert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peruch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191543v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Faure" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brochier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1003566" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Combe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jivka Ovtcharova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20231323" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385783v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dewez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039203v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.P. Morice" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Garruchet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Harbaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886320v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.10.48" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreau De Montcheuil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Pergandi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650034v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/17.10.210" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893324" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650031v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.12.768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380392v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phise R Louison" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R Keller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490135v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soisik Verbog" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moll" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hureaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006625v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006615598674" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806101v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806595v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bayssac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Authi&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341307v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341317v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341308v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341316v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03992695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolger Deirdre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestre Daniel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zappa Ana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenck-Mestre Cheryl" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879600v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170252v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vega" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01659438v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deniaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>