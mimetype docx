--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -100,347 +100,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neural correlates of embodied L2 learning</w:t>
+                <w:t xml:space="preserve">Differences between Experts and Novices in the Use of Aircraft Maintenance Documentation: Evidence from Eye Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Zappa</w:t>
+                <w:t xml:space="preserve">Florence Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+                <w:t xml:space="preserve">Rémy Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
+                <w:t xml:space="preserve">Marie-Line Bergeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Fargier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/nol_a_00132⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14031251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657366v3</w:t>
+                <w:t xml:space="preserve">hal-04943996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences between Experts and Novices in the Use of Aircraft Maintenance Documentation: Evidence from Eye Tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The neural correlates of embodied L2 learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Paris</w:t>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Casanova</w:t>
+                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Bergeonneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Raphael Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (3), pp.1251. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14031251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/nol_a_00132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943996v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-linguistic gender congruency effects during lexical access in novice L2 learners: evidence from ERPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Zappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -673,51 +673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Masfrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Honnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (2), pp.e0247373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -777,51 +777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Kevin Appadoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -983,295 +983,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor resonance during linguistic processing as shown by EEG in a naturalistic VR environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Training doctors’ social skills to break bad news: evaluation of the impact of virtual environment displays on the sense of presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire de Montcheuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorane Saubesty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12193-018-0289-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309994v1</w:t>
+                <w:t xml:space="preserve">hal-02185446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training doctors’ social skills to break bad news: evaluation of the impact of virtual environment displays on the sense of presence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mestre</w:t>
+                <w:t xml:space="preserve">Motor resonance during linguistic processing as shown by EEG in a naturalistic VR environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire de Montcheuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
+                <w:t xml:space="preserve">Pierre Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorane Saubesty</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (1), pp.41-51. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, pp.44-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12193-018-0289-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185446v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain metabolism and related connectivity in patients with acrophobia treated by virtual reality therapy: an F-18-FDG PET pilot study sensitized by virtual exposure</w:t>
               </w:r>
@@ -1296,64 +1296,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJNMMI Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.93. </w:t>
@@ -1642,51 +1642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relative contributions of various viewpoint oscillation frequencies to the perception of distance traveled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (2), pp.3-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1863,51 +1863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulon Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (15), pp.4 - 4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1954,90 +1954,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It sounds real when you see it. Realistic sound source simulation in multimodal virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ágoston Török</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Honbolygó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (4), pp.323-331. </w:t>
@@ -2069,295 +2069,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do not get lost in translation: The role of egocentric heading in spatial orientation</w:t>
+                <w:t xml:space="preserve">Being Present In Space: The Role Of Allocentric And Egocentric Reference Frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Cipresso</w:t>
+                <w:t xml:space="preserve">Gregory Smialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 602, pp.84-88. </w:t>
+              <w:t xml:space="preserve">Annual Review of Cybertherapy and Telemedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.64-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2015.06.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-595-1-64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414050v1</w:t>
+                <w:t xml:space="preserve">hal-01414059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being Present In Space: The Role Of Allocentric And Egocentric Reference Frames</w:t>
+                <w:t xml:space="preserve">Do not get lost in translation: The role of egocentric heading in spatial orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Smialek</w:t>
+                <w:t xml:space="preserve">Pietro Cipresso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Cybertherapy and Telemedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13, pp.64-68. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 602, pp.84-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-595-1-64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2015.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414059v1</w:t>
+                <w:t xml:space="preserve">hal-01414050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality and Physical Activity: Attentional and Behavioral Aspects</w:t>
               </w:r>
@@ -2607,51 +2607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33, pp.47-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2978,51 +2978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Curvature Discrimination: Dependence on Gaze Direction and Optical Flow Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas N. Authié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.e31479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3371,51 +3371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lepecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick M. B. Sandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3479,51 +3479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation de mécanismes d'anticipation visuo-motrice en téléopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hoppenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3596,51 +3596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid visual-motion integration deficit in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gepner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (11), pp.455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3790,51 +3790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial scale of motion segmentation from speed cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,51 +3933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 17 (5), pp.753-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4236,51 +4236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed tuning of motion segmentation and discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leland Stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4379,51 +4379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 39 (8), pp.1117-1124. </w:t>
@@ -4612,51 +4612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 35 (6), pp.837-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4703,51 +4703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural effects of motion vision in young autistic children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gepner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4820,51 +4820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low luminance contrast sensitivity: Effects of training on psychophysical and optokinetic nystagmus thresholds in man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,51 +5083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Berthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Peruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 20, p33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5178,623 +5178,623 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of nuclear maintenance skills from virtual environments to reality - Toward a methodological guide</w:t>
+                <w:t xml:space="preserve">Don't Denigrate the CAVE! A Comparative Examination of CAVE and HMD for Navigation in Virtual Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérian Faure</w:t>
+                <w:t xml:space="preserve">Théo Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jivka Ovtcharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE 2023 - 14th International Conference on Applied Human Factors and Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, San Francisco, United States. pp.99-107, </w:t>
+              <w:t xml:space="preserve">ICAT-EGVE 2023 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dublin, Ireland. pp.151-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54941/ahfe1003566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/egve.20231323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191543v1</w:t>
+                <w:t xml:space="preserve">hal-04328298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don't Denigrate the CAVE! A Comparative Examination of CAVE and HMD for Navigation in Virtual Worlds</w:t>
+                <w:t xml:space="preserve">Transfer of nuclear maintenance skills from virtual environments to reality - Toward a methodological guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Combe</w:t>
+                <w:t xml:space="preserve">Valérian Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Merienne</w:t>
+                <w:t xml:space="preserve">Fabien Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jivka Ovtcharova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michaël Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE 2023 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Dublin, Ireland. pp.151-160, </w:t>
+              <w:t xml:space="preserve">AHFE 2023 - 14th International Conference on Applied Human Factors and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, San Francisco, United States. pp.99-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/egve.20231323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54941/ahfe1003566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328298v1</w:t>
+                <w:t xml:space="preserve">hal-04191543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Personality Traits and Body Awareness on the Sense of Embodiment in Virtual Reality</w:t>
+                <w:t xml:space="preserve">The scale of virtual environment influences human perception of distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Dewez</w:t>
+                <w:t xml:space="preserve">Antoine H.P. Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+                <w:t xml:space="preserve">Victor Garruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mestre</w:t>
+                <w:t xml:space="preserve">Nessrine Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beijin, China. pp.1-12</w:t>
+              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique et de Réalité Virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385783v1</w:t>
+                <w:t xml:space="preserve">hal-03039203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scale of virtual environment influences human perception of distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Personality Traits and Body Awareness on the Sense of Embodiment in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine H.P. Morice</w:t>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Garruchet</w:t>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nessrine Harbaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Bossard</w:t>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique et de Réalité Virtuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beijin, China. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039203v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système semi-autonome pour la création de corpus d'interaction humain-machine en réalité virtuelle Application au système Acorformed pour la formation des médecins à l'annonce d'évènements indésirable graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire de Montcheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorane Saubesty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACAI-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Porquerolles, France</w:t>
@@ -5836,51 +5836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of viewpoint oscillations to the perception of distance travelled from optic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Sciences Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, St. Pete Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5914,51 +5914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Acorformed Corpus: Investigating Multimodality in Human-Human and Human-Virtual Patient Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6065,51 +6065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Sciences Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, St. Pete Beach, Florida, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6143,90 +6143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An architecture of virtual patient simulation platform to train doctors to break bad news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire de Montcheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorane Saubesty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine I Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6398,51 +6398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lepecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Science Society </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, St. Pete Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6470,260 +6470,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operators' Accessibility Studies using Virtual Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven model of virtual patient for doctor social training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céphise R Louison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien R Ferlay</w:t>
+                <w:t xml:space="preserve">Evelyne Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine R Keller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soisik Verbog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Hureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th edition of the Symposium on Fusion Technology (SOFT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Prague, France</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agent - GREATS Workshop (Graphical and Robotic Embodied Agents for Therapeutic Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380392v1</w:t>
+                <w:t xml:space="preserve">hal-01490135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven model of virtual patient for doctor social training</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operators' Accessibility Studies using Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Moll</w:t>
+                <w:t xml:space="preserve">Céphise R Louison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien R Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Hureaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine R Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agent - GREATS Workshop (Graphical and Robotic Embodied Agents for Therapeutic Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">29th edition of the Symposium on Fusion Technology (SOFT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490135v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated travelled distance in an immersive virtual environment is better estimated when adding biological oscillations to the optical flow</w:t>
               </w:r>
@@ -6735,51 +6735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lepecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th European Conference on Visual Perception (ECVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6839,51 +6839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muratore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lepecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7331,51 +7331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hoppenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC HMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Seoul, South Korea. pp.(Elect. Proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7400,51 +7400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance Robotics: the role of human-like modes of control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7534,51 +7534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hoppenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7616,51 +7616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance Robotics: Implementation of human-like visuo-motor synergies on a teleoperated mobile device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7782,51 +7782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolger Deirdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mestre Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zappa Ana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7890,51 +7890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des tablettes tactiles pour les interactions 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8017,51 +8017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sainsaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8142,51 +8142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sainsaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sainsaulieu I., Saint-Martin A. (dir.), L’innovation en eaux troubles. Sciences, techniques, idéologies, Vulaines sur Seine, Éditions du Croquant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8243,103 +8243,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does embodied L2 verb learning affect retention and representation? A VR-EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Zappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8633,51 +8633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657366v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04943996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bergeonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031251" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2022.2039726" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poueyo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.03.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247373" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05786-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03022239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Kevin Appadoo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valarier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ombret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09687-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Montcheuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0289-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0446-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cephise Louison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien R Ferlay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2017.1411665" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Micallef" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupouey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Truillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.2.3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulon C&#233;dric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.15.4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;goston T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Honbolyg&#243;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0185-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cipresso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.06.057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smialek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-595-1-64" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dagonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ma&#239;ano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Symphorien Mercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.03.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Daurat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bayssac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.08.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLXG3JN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas N. Authi&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031479" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rybarczyk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0209" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Stone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6989(01)00162-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952523800175091" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Masson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Mestre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Masson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rybarczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Mestre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523800175091" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6989(99)00143-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-6576.1995.tb04241.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436338v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mestre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)00185-o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scania de Schonen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199505300-00034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pailhous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)90313-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSX2XNCX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audebert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peruch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191543v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Faure" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brochier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1003566" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Combe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jivka Ovtcharova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20231323" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385783v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dewez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039203v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.P. Morice" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Garruchet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Harbaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886320v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.10.48" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreau De Montcheuil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Pergandi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650034v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/17.10.210" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893324" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650031v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.12.768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380392v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phise R Louison" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R Keller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490135v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soisik Verbog" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moll" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hureaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006625v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006615598674" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806101v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806595v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bayssac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Authi&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341307v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341317v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341308v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341316v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03992695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolger Deirdre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestre Daniel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zappa Ana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenck-Mestre Cheryl" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879600v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170252v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vega" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01659438v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deniaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04943996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bergeonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031251" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657366v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2022.2039726" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poueyo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.03.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247373" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05786-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03022239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Kevin Appadoo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valarier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ombret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09687-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Montcheuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0289-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0446-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cephise Louison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien R Ferlay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2017.1411665" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Micallef" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupouey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Truillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.2.3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.03.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulon C&#233;dric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.15.4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;goston T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Honbolyg&#243;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0185-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smialek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-595-1-64" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cipresso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.06.057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dagonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ma&#239;ano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Symphorien Mercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.03.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Daurat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bayssac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.08.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLXG3JN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas N. Authi&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031479" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rybarczyk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0209" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Stone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6989(01)00162-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952523800175091" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Masson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Mestre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Masson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rybarczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Mestre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523800175091" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6989(99)00143-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-6576.1995.tb04241.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436338v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mestre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)00185-o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scania de Schonen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199505300-00034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pailhous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)90313-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSX2XNCX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audebert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peruch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328298v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Combe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jivka Ovtcharova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20231323" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Faure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brochier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1003566" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039203v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.P. Morice" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Garruchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Harbaoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385783v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dewez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886320v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.10.48" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreau De Montcheuil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Pergandi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650034v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/17.10.210" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893324" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650031v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.12.768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490135v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soisik Verbog" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hureaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380392v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phise R Louison" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R Keller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006625v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006615598674" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806101v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806595v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bayssac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Authi&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341307v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341317v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341308v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341316v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03992695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolger Deirdre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestre Daniel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zappa Ana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenck-Mestre Cheryl" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879600v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170252v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vega" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01659438v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deniaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>