--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -147,4902 +147,4932 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (186)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (187)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embrittlement after high-temperature exposure to air of a near-γ TiAl alloy</w:t>
+                <w:t xml:space="preserve">Origin of Ti-6.0Al-1.8Sn-4.0Zr-2.1Mo-0.1Si superior high-temperature oxidation resistance: HR-STEM identification of Ti4AlN3 MAX phase and TiN at the alloy/oxide interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Habiyaremye</w:t>
+                <w:t xml:space="preserve">Kevin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Thenot</w:t>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sallot</w:t>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 189, pp.109108. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46, pp.102722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.INTERMET.2025.109108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.MTLA.2026.102722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411573v1</w:t>
+                <w:t xml:space="preserve">hal-05568391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of void formation in Pt-rich γ-γ’ bond-coatings for TBC system application</w:t>
+                <w:t xml:space="preserve">Embrittlement after high-temperature exposure to air of a near-γ TiAl alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Audigié</w:t>
+                <w:t xml:space="preserve">Frederic Habiyaremye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+                <w:t xml:space="preserve">Camille Thenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Malard</w:t>
+                <w:t xml:space="preserve">Pierre Sallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Malié</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CORSCI.2025.112785⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 189, pp.109108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.INTERMET.2025.109108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147686v1</w:t>
+                <w:t xml:space="preserve">hal-05411573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Ingress in Titanium and Its Alloys After High-Temperature Oxidation: A Competition Between Strengthening and Embrittlement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time evolution of Kirkendall porosity in single-phase Ni-based diffusion couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Genée</w:t>
+                <w:t xml:space="preserve">Camille Salsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dod</w:t>
+                <w:t xml:space="preserve">Julien Lesseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Texier</w:t>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56, pp.1858-1874. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 293, pp.121022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-025-07737-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004906v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects on the plastic behavior of polycrystalline materials: Grain size, precipitation state and free-surface effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Texier</w:t>
+                <w:t xml:space="preserve">Development and application of high-purity Ti-O reference alloys for oxygen quantification using high resolution micro laser induced breakdown spectroscopy (HR-µLIBS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Genée</w:t>
+                <w:t xml:space="preserve">Antoine Casadebaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+                <w:t xml:space="preserve">Emilie Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Castro Moreno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
+                <w:t xml:space="preserve">Tripti Gaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 188, pp.104284. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.102545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.MTLA.2025.102545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980104v1</w:t>
+                <w:t xml:space="preserve">hal-05359990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of Kirkendall porosity in single-phase Ni-based diffusion couples</w:t>
+                <w:t xml:space="preserve">Size effects on the plastic behavior of polycrystalline materials: Grain size, precipitation state and free-surface effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Salsi</w:t>
+                <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lesseur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Julien Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Castro Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 293, pp.121022. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188, pp.104284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059579v1</w:t>
+                <w:t xml:space="preserve">hal-04980104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of high-purity Ti-O reference alloys for oxygen quantification using high resolution micro laser induced breakdown spectroscopy (HR-µLIBS)</w:t>
+                <w:t xml:space="preserve">Oxygen Ingress in Titanium and Its Alloys After High-Temperature Oxidation: A Competition Between Strengthening and Embrittlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Gautier</w:t>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Casadebaigt</w:t>
+                <w:t xml:space="preserve">J. Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fourcade</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Dod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.MTLA.2025.102545⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.1858-1874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-025-07737-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359990v1</w:t>
+                <w:t xml:space="preserve">hal-05004906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion in the TiN and Ti2N alloys: The case of N, Ti, and O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of void formation in Pt-rich γ-γ’ bond-coatings for TBC system application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Audigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gautier</w:t>
+                <w:t xml:space="preserve">Benoit Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Puydoyeux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">André Malié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 259, pp.114197. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.112785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.CORSCI.2025.112785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223322v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on fundamentals of high-temperature corrosion and protection of materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion in the TiN and Ti2N alloys: The case of N, Ti, and O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Puydoyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10290-7⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.114197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806325v1</w:t>
+                <w:t xml:space="preserve">hal-05223322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on the advanced characterization techniques for studying high-temperature corrosion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Oxygen diffusion coefficient in the γ phase of a TiAl GE alloy determined by SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Thenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amandine Pinault-Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 101 (5), pp.1195-1196. </w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.108367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10294-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.INTERMET.2024.108367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806338v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on Oxidation of Novel Metallic Materials (Intermetallics, MMCs, HEAs…)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
+                <w:t xml:space="preserve">Effect of oxygen dissolution on the mechanical behavior of thin Ti-6Al-4V specimens oxidized at high temperature: Experimental and modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Palchoudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinyin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10320-4⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235, pp.112177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889563v1</w:t>
+                <w:t xml:space="preserve">hal-04601530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water vapor and local gas velocity on the oxidation kinetics of In625 at 900 °C: experimental study and CFD gas phase simulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface reactivity during a hot isostatic pressing treatment of Ni-based superalloy René 77 specimens manufactured by laser powder bed fusion and metal inject molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Vergnes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Mrozowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Prillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11085-024-10307-1⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 234, pp.112119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703436v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of creep loading on the oxygen diffusion of Ti6242S at 650°C</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detrimental effect of high-productivity L-PBF parameters on metal dusting resistance of Inconel 625</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vallot</w:t>
+                <w:t xml:space="preserve">Annabelle Vernouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chanfreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fessler</w:t>
+                <w:t xml:space="preserve">Thibaut de Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115748⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 232, pp.111967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.111967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204533v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Long Transient Oxidation of a Nickel-based Single-Crystal Superalloy at 900 °C and 850 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation of Ni–30Cr Alloy at Low Temperature and Low Oxygen Partial Pressure: Experimental Methods to Improve Kinetics Constants Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bosonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Batiste</w:t>
+                <w:t xml:space="preserve">X. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perez</w:t>
+                <w:t xml:space="preserve">L. Bataillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Sanviemvongsak</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C M Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10261-y⟩</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10270-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680444v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on the Molten Salt and Deposit-Induced Corrosion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">High Temperature Intergranular Oxidation of Nickel Based Superalloy Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudhanva Madhusudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sanviemvongsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101, pp.997-998. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10292-5⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10260-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889565v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise Multi-Temperature Thermogravimetric Analysis (SMT-TGA) for Rapid Alloy Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Editorial on modeling, prediction and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Casadebaigt</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10273-8⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 101, pp.1479-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10319-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680409v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Al and refractory alloying elements (W, Ta and Hf) on oxidation kinetics, oxygen dissolution and diffusion in titanium alloys</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Editorial on the influence of additive manufacturing on the high-temperature corrosion behaviour of alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112330⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101 (5), pp.1129-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10293-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677286v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen diffusion coefficient in the γ phase of a TiAl GE alloy determined by SIMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Editorial on the Molten Salt and Deposit-Induced Corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Amandine Pinault-Thaury</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.INTERMET.2024.108367⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101, pp.997-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10292-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620166v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reactivity during a hot isostatic pressing treatment of Ni-based superalloy René 77 specimens manufactured by laser powder bed fusion and metal inject molding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Effects of Al and refractory alloying elements (W, Ta and Hf) on oxidation kinetics, oxygen dissolution and diffusion in titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 234, pp.112119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112119⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 237, pp.112330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792717v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen dissolution on the mechanical behavior of thin Ti-6Al-4V specimens oxidized at high temperature: Experimental and modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stepwise Multi-Temperature Thermogravimetric Analysis (SMT-TGA) for Rapid Alloy Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Texier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yinyin Zhang</w:t>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sanviemvongsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Casadebaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112177⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601530v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrimental effect of high-productivity L-PBF parameters on metal dusting resistance of Inconel 625</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut de Terris</w:t>
+                <w:t xml:space="preserve">Editorial on coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.111967⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101, pp.1381 - 1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10317-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770122v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Ni–30Cr Alloy at Low Temperature and Low Oxygen Partial Pressure: Experimental Methods to Improve Kinetics Constants Determination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen Embrittlement Kinetics at 500–600 °C of the Ti–6Al–4V Alloy Fabricated by Laser and Electron Powder Bed Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Casadebaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10270-x⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 101, pp.107-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10249-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680433v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Intergranular Oxidation of Nickel Based Superalloy Inconel 718</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Editorial on the mechanical aspects of high-temperature corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Maréchal</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce A Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10260-z⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 101 (5), pp.949-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10291-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680417v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on modeling, prediction and simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
+                <w:t xml:space="preserve">Design of Oxidation-Resistant Alloys Using Combinatorial Approaches with Chemically Graded Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Perrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Degeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vaubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101, pp.1479-1480. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10319-x⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 101, pp.1249-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10284-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889560v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on the influence of additive manufacturing on the high-temperature corrosion behaviour of alloys</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of Bond Coating Surface Morphology on the TBC System Lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101 (5), pp.1129-1130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10293-4⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10302-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806350v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on coatings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pt Effect on the Bond-Coating/Superalloy Interdiffusion: Case of a Pt-Modified NiCoCrAlYTa Coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101, pp.1381 - 1382. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10317-z⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 101 (6), pp.1527-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10314-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889548v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Bond Coating Surface Morphology on the TBC System Lifetime</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Editorial on oxidation in complex atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10302-6⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 101, pp.1263 - 1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10318-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680398v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on the mechanical aspects of high-temperature corrosion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruce A Pint</w:t>
+                <w:t xml:space="preserve">Study of the Role of Nitrogen in the Oxidation of Titanium-Based Alloys by Changing the Reaction Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101 (5), pp.949-950. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10291-6⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10275-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04806495v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Embrittlement Kinetics at 500–600 °C of the Ti–6Al–4V Alloy Fabricated by Laser and Electron Powder Bed Fusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Editorial on the advanced characterization techniques for studying high-temperature corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101, pp.107-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10249-8⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 101 (5), pp.1195-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10294-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680518v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Oxidation-Resistant Alloys Using Combinatorial Approaches with Chemically Graded Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vaubois</w:t>
+                <w:t xml:space="preserve">Editorial on fundamentals of high-temperature corrosion and protection of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101, pp.1249-1262. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10284-5⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 101 (5), pp.859-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10290-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680629v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt Effect on the Bond-Coating/Superalloy Interdiffusion: Case of a Pt-Modified NiCoCrAlYTa Coating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Editorial on Oxidation of Novel Metallic Materials (Intermetallics, MMCs, HEAs…)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101 (6), pp.1527-1542. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10314-2⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 101, pp.1353-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10320-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792789v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-Principles Study of Point Defects in Ti–N Compounds Including Oxygen Insertion – Consequences on Oxidation of Ti Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Role of Nitrogen in the Oxidation of Titanium-Based Alloys by Changing the Reaction Gas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of water vapor and local gas velocity on the oxidation kinetics of In625 at 900 °C: experimental study and CFD gas phase simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Caussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10275-6⟩</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11085-024-10307-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04668514v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on oxidation in complex atmospheres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Very Long Transient Oxidation of a Nickel-based Single-Crystal Superalloy at 900 °C and 850 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Batiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sanviemvongsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101, pp.1263 - 1264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10318-y⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10261-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889550v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Effect on the Tensile Mechanical Behavior of Thin Ti6242S Specimens at 723 K and 823 K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Effect of creep loading on the oxygen diffusion of Ti6242S at 650°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chanfreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-022-06898-6⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238, pp.115748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891784v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of titanium alloys against high temperature oxidation during closed-die forging: Structural analysis of the boro-silicate glass coating/Ti-6Al-4V alloy interfacial region by correlative imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size Effect on the Tensile Mechanical Behavior of Thin Ti6242S Specimens at 723 K and 823 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poquillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111198⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-022-06898-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250851v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellingham diagram: A new look at an old tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 217, pp.111113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.CORSCI.2023.111113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic oxidation model including the transient regime for a single crystal nickel-based superalloy over the temperature range 750–1300 °C</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protection of titanium alloys against high temperature oxidation during closed-die forging: Structural analysis of the boro-silicate glass coating/Ti-6Al-4V alloy interfacial region by correlative imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ciszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 206, pp.110485. </w:t>
+              <w:t xml:space="preserve">, 2023, 220, pp.111198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799827v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Compressive Creep and Hydrostatic Pressure on Diffusion in NiCr and NiSi Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53, pp.4247-4257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5076,103 +5106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of diffusion with non-equilibrium vacancies, Kirkendall shift and porosity in single-phase alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Szczepan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 215, pp.111785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5200,20587 +5230,20691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid dynamic simulation of CrO2(OH)2 volatilization and gas phase evolution during the oxidation of a chromia forming alloy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kinetic oxidation model including the transient regime for a single crystal nickel-based superalloy over the temperature range 750–1300 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 203, pp.110306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110306⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 206, pp.110485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656351v1</w:t>
+                <w:t xml:space="preserve">hal-03799827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Oxidation of Additively Manufactured Structural Alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fluid dynamic simulation of CrO2(OH)2 volatilization and gas phase evolution during the oxidation of a chromia forming alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Caussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vilasi</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-022-05198-z⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.110306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658142v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus Issue on Unique Materials, Techniques, and Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High Temperature Oxidation of Additively Manufactured Structural Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-021-10081-4⟩</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (4), pp.1659-1667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-022-05198-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889568v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Oxidation Behavior of Ti6242S Ti-based Alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Peraldi</w:t>
+                <w:t xml:space="preserve">Editorial on this focus issue on key corrosion topics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 96 (3-4), pp.373-384. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-021-10073-4⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 96, pp.1 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-021-10077-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426063v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on this focus issue on key corrosion topics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruce Pint</w:t>
+                <w:t xml:space="preserve">Screening for Al2O3 failure in MCrAlY APS coatings using short-term oxidation at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-021-10077-0⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184, pp.1-15/109334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889543v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for Al2O3 failure in MCrAlY APS coatings using short-term oxidation at high temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Texier</w:t>
+                <w:t xml:space="preserve">The role of nitrogen in the oxidation behaviour of a Ti6242S alloy: a nanoscale investigation by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dupressoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ecochard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Salem</w:t>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109334⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216, pp.117134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196688v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nitrogen in the oxidation behaviour of a Ti6242S alloy: a nanoscale investigation by atom probe tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dupressoire</w:t>
+                <w:t xml:space="preserve">Modeling the oxidation kinetics of titanium alloys: Review, method and application to Ti-64 and Ti-6242s alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Descoins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enrica Epifano</w:t>
+                <w:t xml:space="preserve">Yannick Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ben Dod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 216, pp.117134. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.109041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431660v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the oxidation kinetics of titanium alloys: Review, method and application to Ti-64 and Ti-6242s alloys</w:t>
+                <w:t xml:space="preserve">Oxidation of Thin Nickel-Based Superalloy Specimens: Kinetics Study and Mechanical Integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vaché</w:t>
+                <w:t xml:space="preserve">Charles Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Cadoret</w:t>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Dod</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 178, pp.109041. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (1-2), pp.169 - 182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-021-10075-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033228v1</w:t>
+                <w:t xml:space="preserve">hal-03291064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Thin Nickel-Based Superalloy Specimens: Kinetics Study and Mechanical Integrity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic oxidation of alloy 718 produced by additive manufacturing compared to a wrought-718 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sanviemvongsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Romain</w:t>
+                <w:t xml:space="preserve">Martin Madelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Texier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Cormier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Knittel</w:t>
+                <w:t xml:space="preserve">James Smialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-021-10075-2⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.109804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291064v1</w:t>
+                <w:t xml:space="preserve">hal-03426061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic oxidation of alloy 718 produced by additive manufacturing compared to a wrought-718 alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
+                <w:t xml:space="preserve">Investigation of the metal dusting attack on the temperature range 500−700 °C using X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Madelain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
+                <w:t xml:space="preserve">L. Le Pivaingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Smialek</w:t>
+                <w:t xml:space="preserve">O. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vilasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stuppfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 192, pp.109804. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109804⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 192, pp.109863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426061v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the metal dusting attack on the temperature range 500−700 °C using X-ray tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Stuppfler</w:t>
+                <w:t xml:space="preserve">Focus Issue on Unique Materials, Techniques, and Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce A Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109863⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96, pp.183-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-021-10081-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426060v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergranular oxidation of Ni-base alloy 718 with a focus on additive manufacturing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Temperature Oxidation Behavior of Ti6242S Ti-based Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dupressoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Thouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108684⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (3-4), pp.373-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-021-10073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033081v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Diffusion Modeling in Titanium Alloys: New Elements on the Analysis of Microhardness Profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">First-principles study of the insertion and diffusion of interstitial atoms (H, C, N and O) in nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Prillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93 (1-2), pp.215-227. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 822, pp.153555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-020-09956-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.153555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504971v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles study of the insertion and diffusion of interstitial atoms (H, C, N and O) in nickel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High temperature oxidation and embrittlement at 500–600 °C of Ti-6Al-4V alloy fabricated by Laser and Electron Beam Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Casadebaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.153555⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175, pp.108875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CORSCI.2020.108875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417210v1</w:t>
+                <w:t xml:space="preserve">hal-03033588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature oxidation and embrittlement at 500–600 °C of Ti-6Al-4V alloy fabricated by Laser and Electron Beam Melting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Oxygen Diffusion Modeling in Titanium Alloys: New Elements on the Analysis of Microhardness Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CORSCI.2020.108875⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (1-2), pp.215-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-020-09956-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033588v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Micromechanical Behavior of a Pt-Modified Nickel Aluminide Bond-Coating and of Its Interdiffusion Zone with the Superalloy Substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intergranular oxidation of Ni-base alloy 718 with a focus on additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sanviemvongsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Texier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Éric Andrieu</w:t>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Macquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-020-05634-2⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.108684-108699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459141v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nitrogen effect on the oxidation behaviour of Ti6242S titanium-based alloy: contribution of atom probe tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Temperature Micromechanical Behavior of a Pt-Modified Nickel Aluminide Bond-Coating and of Its Interdiffusion Zone with the Superalloy Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Selezneff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202032106005⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, pp.1475-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-020-05634-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452341v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation mechanism of Ti-6Al-2Sn-4Zr-2Mo-Si alloy exposed to solid NaCl deposit at high temperature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The nitrogen effect on the oxidation behaviour of Ti6242S titanium-based alloy: contribution of atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dupressoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108611⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 321, pp.06005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032106005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033138v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of the high-temperature oxidation behaviour of conventional wrought and laser beam melted Inconel 625</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Degradation mechanism of Ti-6Al-2Sn-4Zr-2Mo-Si alloy exposed to solid NaCl deposit at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ciszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vande Put</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 164, pp.108347. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108347⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 172, pp.108611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972156v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the high temperature oxidation of titanium alloys: Development of a new numerical tool PyTiOx</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comparison of the high-temperature oxidation behaviour of conventional wrought and laser beam melted Inconel 625</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ramenatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Vernouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 176, pp.109005. </w:t>
+              <w:t xml:space="preserve">, 2020, 164, pp.108347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033089v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient, durable protection of the Ti6242S titanium alloy against high-temperature oxidation through MOCVD processed amorphous alumina coatings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the high temperature oxidation of titanium alloys: Development of a new numerical tool PyTiOx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ciszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-019-04277-y⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.109005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409432v1</w:t>
+                <w:t xml:space="preserve">hal-03033089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Kinetics and Characterization of Chromia Scales Formed on Ni–30Cr Alloy in Impure Argon at 700 °C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Ginestar</w:t>
+                <w:t xml:space="preserve">Efficient, durable protection of the Ti6242S titanium alloy against high-temperature oxidation through MOCVD processed amorphous alumina coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Samelor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Baggetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Laloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-020-09958-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (11), pp.4883-4895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-019-04277-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995654v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal dusting of Inconel 625 obtained by laser beam melting: Effect of manufacturing process and hot isostatic pressure treatment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth Kinetics and Characterization of Chromia Scales Formed on Ni–30Cr Alloy in Impure Argon at 700 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bataillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bosonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CORSCI.2020.108820⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (3-4), pp.329-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-020-09958-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033182v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of zircon formation in yttria partially stabilized zirconia as a result of oxidation of embedded molybdenum disilicide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Metal dusting of Inconel 625 obtained by laser beam melting: Effect of manufacturing process and hot isostatic pressure treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Vernouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.05.046⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 174, pp.108820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CORSCI.2020.108820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160992v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STEM-EELS identification of TiOXNY, TiN, Ti2N and O, N dissolution in the Ti2642S alloy oxidized in synthetic air at 650 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dupressoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vande Put</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 153, pp.191-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carburization of austenitic and ferritic stainless steels in liquid sodium: Comparison between experimental observations and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Michelle Romedenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 159, pp.108147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation à haute température d’échantillons en Inconel 718 réalisés par fabrication additive : influence de l’état de surface et de la microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Sanviemvongsak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Macquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitements et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 458, pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature cyclic oxidation of Pt-rich γ-γ’ bond-coatings. Part II: Effect of Pt and Al on TBC system lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Audigié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vande Put</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Malié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Thouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 150, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Microstructure and Surface Roughness on Oxidation Kinetics at 500–600 °C of Ti–6Al–4V Alloy Fabricated by Additive Manufacturing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kinetics of zircon formation in yttria partially stabilized zirconia as a result of oxidation of embedded molybdenum disilicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nozahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lucia Carabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichen Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90 (5-6), pp.633-648. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.206-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-018-9859-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992320v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healing thermal barrier coating systems fabricated by spark plasma sintering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-temperature cyclic oxidation behaviour of Pt-rich γ-γ’ coatings. Part I: Oxidation kinetics of coated AM1 systems after very long-term exposure at 1100 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Audigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Malié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.08.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727587v1</w:t>
+                <w:t xml:space="preserve">hal-02015779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outstanding durability of sol-gel thermal barrier coatings reinforced by YSZ-fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Temperature Oxidation of a High Silicon SiMo Spheroidal Cast Iron in Air with In Situ Change in H2O Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Yapi Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Delon</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jacques Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.06.025⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Science and Processing of Cast Iron XI, 925, pp.353-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.925.353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114969v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature cyclic oxidation behaviour of Pt-rich γ-γ’ coatings. Part I: Oxidation kinetics of coated AM1 systems after very long-term exposure at 1100 °C</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
+                <w:t xml:space="preserve">Chemical interaction of Austenitic and Ferritic Steels with B4C Powder in Liquid Sodium at 600DC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romedenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tabarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.08.050⟩</w:t>
+              <w:t xml:space="preserve">Corrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (10), pp.1173-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5006/3199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015779v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Oxidation of a High Silicon SiMo Spheroidal Cast Iron in Air with In Situ Change in H2O Content</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo – mechanical properties of SPS produced self-healing thermal barrier coatings containing pure and alloyed MoSi 2 particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lacaze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
+                <w:t xml:space="preserve">Justyna Kulczyk-Malecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nozahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.925.353⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (12), pp.4268-4275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059435v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical interaction of Austenitic and Ferritic Steels with B4C Powder in Liquid Sodium at 600DC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amorphous Alumina Films Efficiently Protect Ti6242S against Oxidation and Allow Operation above 600 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hamon</w:t>
+                <w:t xml:space="preserve">Diane Samélor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Baggetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Laloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tabarant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5006/3199⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 941, pp.1846-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339815v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo – mechanical properties of SPS produced self-healing thermal barrier coatings containing pure and alloyed MoSi 2 particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of the effect of grain boundary diffusion on the oxidation of Ni-Cr alloys at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bataillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.04.053⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 136, pp.148-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810342v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01818751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Alumina Films Efficiently Protect Ti6242S against Oxidation and Allow Operation above 600 °C</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Two- and Three-Stage Oxygen Tracer Experiments during High-Temperature Oxidation of Metals with a High Oxygen Solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mazères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1846⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (5-6), pp.517-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-017-9816-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998761v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the effect of grain boundary diffusion on the oxidation of Ni-Cr alloys at high temperature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Outstanding durability of sol-gel thermal barrier coatings reinforced by YSZ-fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 136, pp.148-160. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (14), pp.4719-4731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01818751v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Two- and Three-Stage Oxygen Tracer Experiments during High-Temperature Oxidation of Metals with a High Oxygen Solubility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-healing thermal barrier coating systems fabricated by spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nozahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lucia Carabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Mazères</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
+                <w:t xml:space="preserve">Willem G. Sloof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sybrand van Der Zwaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89 (5-6), pp.517-529. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.204-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-017-9816-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997441v1</w:t>
+                <w:t xml:space="preserve">hal-01727587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pt Addition and Manufacturing Process on the Failure Mechanisms of NiCoCrAlYTa-Base Thermal Barrier Coating Systems under Thermal Cycling Conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of Microstructure and Surface Roughness on Oxidation Kinetics at 500–600 °C of Ti–6Al–4V Alloy Fabricated by Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Casadebaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met8100771⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (5-6), pp.633-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-018-9859-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996117v1</w:t>
+                <w:t xml:space="preserve">hal-01992320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature oxidation of IN 718 manufactured by laser beam melting and electron beam melting: Effect of surface topography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of Pt Addition and Manufacturing Process on the Failure Mechanisms of NiCoCrAlYTa-Base Thermal Barrier Coating Systems under Thermal Cycling Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djar Oquab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Raffaitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Macquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 141, pp.127-145. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met8100771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989245v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaCl-induced high-temperature corrosion of β21S Ti alloy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High temperature oxidation of IN 718 manufactured by laser beam melting and electron beam melting: Effect of surface topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sanviemvongsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Macquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 87 (5-6), pp.729-740. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141, pp.127-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-017-9775-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644170v1</w:t>
+                <w:t xml:space="preserve">hal-01989245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile properties of a non-line-of-sight processed β-γ-γ′ MCrAlY coating at high temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Crabos</w:t>
+                <w:t xml:space="preserve">Effect of nitrogen on the kinetics of oxide scale growth and of oxygen dissolution in the Ti6242S titanium-based alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dupressoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Archambeau-Mirguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 326, Part A, pp.28-36. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 87 (n° 3-4), pp. 343-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-017-9729-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662679v1</w:t>
+                <w:t xml:space="preserve">hal-01579033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the clusterization on the solubility of oxygen and vacancy concentration in nickel: A multi-scale approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation between microstructure induced by oxidation and room-temperature mechanical properties of the thermally grown oxide scales on austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Young</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena N. Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.03.018⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.161-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2017.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579504v1</w:t>
+                <w:t xml:space="preserve">hal-01578676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal dusting corrosion of austenitic alloys at low and high pressure with the effects of Cr, Al, Nb and Cu</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Doublet</w:t>
+                <w:t xml:space="preserve">Relations between oxidation induced microstructure and mechanical durability of oxide scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Domergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Salem</w:t>
+                <w:t xml:space="preserve">Marc Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2017.04.015⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (1-2), pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-016-9673-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620033v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between oxidation induced microstructure and mechanical durability of oxide scales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Braccini</w:t>
+                <w:t xml:space="preserve">Special Issue on the High-Temperature Corrosion in Mixed Oxidant Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Fedorova</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 88 (1-2), pp.29-40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-016-9673-5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 87 (5-6), pp.679-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-017-9757-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579556v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrogen on the kinetics of oxide scale growth and of oxygen dissolution in the Ti6242S titanium-based alloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special Issue on Corrosion-Mechanical Loading Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, vol. 87 (n° 3-4), pp. 343-353. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-017-9729-1⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 88 (1, SI), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-017-9751-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579033v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between microstructure induced by oxidation and room-temperature mechanical properties of the thermally grown oxide scales on austenitic stainless steels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Parry</w:t>
+                <w:t xml:space="preserve">Internal oxidation in dry and wet conditions for oxygen permeability of Fe–Ni alloys at 1150 and 1100 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Prillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena N. Fedorova</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jianqiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2017.03.003⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 87 (n° 3-4), pp. 273-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-017-9724-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578676v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue on the High-Temperature Corrosion in Mixed Oxidant Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Monceau</w:t>
+                <w:t xml:space="preserve">Chromium and iridium effects on the short-term interdiffusion behaviour between Pt rich γ-γ′ bond-coatings and a Ni-Al-Cr alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Audigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-017-9757-x⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 309, pp.258-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037190v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue on Corrosion-Mechanical Loading Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Special Issue on Advances in Relevant Characterization Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 88 (1, SI), pp.1-2. </w:t>
+              <w:t xml:space="preserve">, 2017, 88 (3-4, SI), pp.421-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-017-9751-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-017-9752-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914030v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal oxidation in dry and wet conditions for oxygen permeability of Fe–Ni alloys at 1150 and 1100 °C</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carburization of austenitic and ferritic steels in carbon-saturated sodium: preliminary results on the diffusion coefficient of carbon at 873 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingo Jullian</w:t>
+                <w:t xml:space="preserve">Marie Romedenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianqiang Zhang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tabarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, vol. 87 (n° 3-4), pp. 273-283. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-017-9724-6⟩</w:t>
+              <w:t xml:space="preserve">, 2017, vol. 87 (n° 5-6), pp. 643-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-017-9733-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579032v1</w:t>
+                <w:t xml:space="preserve">hal-01579031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium and iridium effects on the short-term interdiffusion behaviour between Pt rich γ-γ′ bond-coatings and a Ni-Al-Cr alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Relevance of other parameters than carbon activity in defining the severity of a metal dusting environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vande Put</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.11.028⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 87 (n° 5-6), pp. 655-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-017-9717-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585487v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue on Advances in Relevant Characterization Techniques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metal dusting corrosion of austenitic alloys at low and high pressure with the effects of Cr, Al, Nb and Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, p. 310-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2017.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-017-9752-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01914004v1</w:t>
+                <w:t xml:space="preserve">hal-01620033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of other parameters than carbon activity in defining the severity of a metal dusting environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of the clusterization on the solubility of oxygen and vacancy concentration in nickel: A multi-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Prillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-017-9717-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 708, pp.1063-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579441v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carburization of austenitic and ferritic steels in carbon-saturated sodium: preliminary results on the diffusion coefficient of carbon at 873 K</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NaCl-induced high-temperature corrosion of β21S Ti alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ciszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, vol. 87 (n° 5-6), pp. 643-653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-017-9733-5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 87 (5-6), pp.729-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-017-9775-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579031v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaCl induced corrosion of Ti-6Al-4V alloy at high temperature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tensile properties of a non-line-of-sight processed β-γ-γ′ MCrAlY coating at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 110, pp. 91-104. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 326, Part A, pp.28-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411137v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of damaging behavior of oxide scales grown on austenitic stainless steels using tensile test and cyclic thermogravimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Fedorova</w:t>
+                <w:t xml:space="preserve">Influence of embedded MoSi2 particles on the high temperature thermal conductivity of SPS produced yttria-stabilised zirconia model thermal barrier coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Kulczyk-Malecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Braccini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Mantel</w:t>
+                <w:t xml:space="preserve">Alexandra L. Carabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem G. Sloof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.11.012⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 308, pp. 31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.07.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367841v1</w:t>
+                <w:t xml:space="preserve">hal-01493474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of metal dusting corrosion by pitting of a chromia-forming alloy at atmospheric pressure and low gas velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Fabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vande Put</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 107, pp.204-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of embedded MoSi2 particles on the high temperature thermal conductivity of SPS produced yttria-stabilised zirconia model thermal barrier coatings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study and numerical simulation of high temperature (1100–1250 °C) oxidation of prior-oxidized zirconium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun Zhang</w:t>
+                <w:t xml:space="preserve">Benoît Mazères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Carr</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.07.113⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493474v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and numerical simulation of high temperature (1100–1250 °C) oxidation of prior-oxidized zirconium alloy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Micromechanical testing of ultrathin layered material specimens at elevated temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Salabura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.10.018⟩</w:t>
+              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (4-5), pp.325-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603409.2016.1182250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429044v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical testing of ultrathin layered material specimens at elevated temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thermal cycling and reactivity of a MoSi2/ZrO2 composite designed for self-healing thermal barrier coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nozahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09603409.2016.1182250⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 94, pp. 444-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.01.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662665v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of interdiffusion on mechanical and thermal expansion properties at high temperature of a MCrAlY coated Ni-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 307 (Part A), pp. 81-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cycling and reactivity of a MoSi2/ZrO2 composite designed for self-healing thermal barrier coatings</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of damaging behavior of oxide scales grown on austenitic stainless steels using tensile test and cyclic thermogravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 94, pp. 444-448. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.145-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.01.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486885v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles nickel database: Energetics of impurities and defects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">NaCl induced corrosion of Ti-6Al-4V alloy at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ciszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 101, pp.77-87. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 110, pp. 91-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470306v1</w:t>
+                <w:t xml:space="preserve">hal-01411137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakaway oxidation of austenitic stainless steels induced by alloyed sulphur</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical lifetime modeling of Fe-Ni-Cr alloys subject to high-temperature corrosion in waste-to-energy production units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chemelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sheyla Herminia Camperos Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.01.007⟩</w:t>
+              <w:t xml:space="preserve">Corrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (11), pp.1360-1369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5006/1808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211314v1</w:t>
+                <w:t xml:space="preserve">hal-02134678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical lifetime modeling of Fe-Ni-Cr alloys subject to high-temperature corrosion in waste-to-energy production units</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheyla Herminia Camperos Guevara</w:t>
+                <w:t xml:space="preserve">Breakaway oxidation of austenitic stainless steels induced by alloyed sulphur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Brossard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Chemelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.100-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5006/1808⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02134678v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the kinetics of pitting corrosion by metal dusting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">First-principles nickel database: Energetics of impurities and defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 98, pp.592-604. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.77-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.05.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142998v1</w:t>
+                <w:t xml:space="preserve">hal-01470306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Coatings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Monceau</w:t>
+                <w:t xml:space="preserve">Modelling of the kinetics of pitting corrosion by metal dusting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-013-9462-3⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98, pp.592-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.05.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542913v1</w:t>
+                <w:t xml:space="preserve">hal-02142998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of High-Temperature Strain Heterogeneities in a Nickel-Based Single-Crystal Superalloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Determination of the physico-mechanical properties of the protective oxide scale by nano-indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda V. Suhodoeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djar Oquab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Siberian journal of science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (1), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662584v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the physico-mechanical properties of the protective oxide scale by nano-indentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evidence of High-Temperature Strain Heterogeneities in a Nickel-Based Single-Crystal Superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djar Oquab</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Siberian journal of science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.60 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201300016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148793v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic Oxidation Behavior of TBC Systems with a Pt-Rich γ-Ni+γ′-Ni3Al Bond-Coating Made by SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Audigié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Selezneff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vande Put</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 81 (n° 1-2), pp. 33-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11085-013-9417-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and modeling of α-NiPtAl and Kirkendall void formations during interdiffusion of a Pt coating with a γ-(Ni-13Al) alloy at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Audigié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vande Put</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Malié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bilhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 260, pp.9-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Characterization Techniques in High-Temperature Oxidation and Corrosion Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">High Temperature Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 79 (3-4), pp.225-226. </w:t>
+              <w:t xml:space="preserve">, 2014, 81 (1-2), pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-012-9329-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-013-9462-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839673v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot Corrosion and Degradation in Complex Atmospheres</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">First-principles study of sulfur multi-absorption in nickel and its segregation to the Ni(100) and Ni(111) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mijoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-013-9402-2⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 617, pp. 15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2013.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289984v1</w:t>
+                <w:t xml:space="preserve">hal-01170366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion and voids formation in the substrate during high temperature oxidation of Ni-Cr alloys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atom probe tomographic study of L10 martensite in a Pt-modified NiCoCrAlYTa bond coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylise Nastar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xipeng Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Perrin-Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-012-9328-0⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03467697v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles study of sulfur multi-absorption in nickel and its segregation to the Ni(100) and Ni(111) surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of breakaway oxidation of Fe–Cr and Fe–Cr–Ni alloys in dry and wet carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Connétable</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2013.06.019⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.246-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170366v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomographic study of L10 martensite in a Pt-modified NiCoCrAlYTa bond coating</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water Vapor Effects in High Temperature Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.07.041⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (5-6), pp.443-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-012-9341-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141642v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of breakaway oxidation of Fe–Cr and Fe–Cr–Ni alloys in dry and wet carbon dioxide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contribution to modeling of hydrogen effect on oxygen diffusion in Zy-4 alloy during high temperature steam oxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mazères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David J. Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.08.008⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (1-2), pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-012-9335-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997332v2</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Vapor Effects in High Temperature Oxidation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Monceau</w:t>
+                <w:t xml:space="preserve">Depletion and voids formation in the substrate during high temperature oxidation of Ni-Cr alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lequien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Aublant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylise Nastar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 79 (5-6), pp.443-444. </w:t>
+              <w:t xml:space="preserve">, 2013, 79 (1-2), pp.93-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-012-9341-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-012-9328-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850234v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to modeling of hydrogen effect on oxygen diffusion in Zy-4 alloy during high temperature steam oxidation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hot Corrosion and Degradation in Complex Atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 79 (1-2), pp.121-133. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 80 (5-6), pp.453-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-013-9402-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-012-9335-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03526548v1</w:t>
+                <w:t xml:space="preserve">hal-01289984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping of nanostructured materials or coatings through Spark Plasma Sintering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Characterization Techniques in High-Temperature Oxidation and Corrosion Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.24⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (3-4), pp.225-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-012-9329-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316391v1</w:t>
+                <w:t xml:space="preserve">hal-00839673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of breakaway oxidation of Fe–Cr and Fe–Cr–Ni alloys in dry and wet carbon dioxide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thermal cycling behaviour of thermal barrier coating systems based on first- and fourth-generation Ni-based superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2012.07.024⟩</w:t>
+              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.136-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3184/096034012X13335273125433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020028v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cycling behaviour of thermal barrier coating systems based on first- and fourth-generation Ni-based superalloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Chieux</w:t>
+                <w:t xml:space="preserve">Characterisation of oxide scale adherence after the high temperature oxidation of nickel-based superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djar Oquab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Molins</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Popov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials at High Temperatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 29, pp.136-144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3184/096034012X13335273125433⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 29 (3), pp.243-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3184/096034012X13343145866993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726001v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of oxide scale adherence after the high temperature oxidation of nickel-based superalloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism of breakaway oxidation of Fe–Cr and Fe–Cr–Ni alloys in dry and wet carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Popov</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3184/096034012X13343145866993⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2012.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468543v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effect of Pt and of pre-oxidation on the oxidation behaviour of an NiCoCrAlYTa bond-coating for thermal barrier coating systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Shaping of nanostructured materials or coatings through Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djar Oquab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Selezneff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-011-9241-y⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 706-709, pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581871v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carburisation of ferritic Fe-Cr alloys by low carbon activity gases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Beneficial effect of Pt and of pre-oxidation on the oxidation behaviour of an NiCoCrAlYTa bond-coating for thermal barrier coating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djar Oquab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Raffaitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David J. Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, vol. 53, pp. 2767-2777. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (5-6), pp.247-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-011-9241-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726316v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature oxidation of nickel-based alloys and estimation of the adhesion strength of resulting oxide layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carburisation of ferritic Fe-Cr alloys by low carbon activity gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. A. Khudonogov</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protection of Metals and Physical Chemistry of Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S2070205111030051⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 53, pp. 2767-2777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540572v1</w:t>
+                <w:t xml:space="preserve">hal-00726316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cycling behavior of EBPVD TBC systems deposited on doped Pt-rich γ–γ′ bond coatings made by Spark Plasma Sintering (SPS)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">High-temperature oxidation of nickel-based alloys and estimation of the adhesion strength of resulting oxide layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djar Oquab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Khudonogov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.011⟩</w:t>
+              <w:t xml:space="preserve">Protection of Metals and Physical Chemistry of Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (3), pp.347-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S2070205111030051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540657v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal barrier systems and multi-layered coatings fabricated by spark plasma sintering for the protection of Ni-base superalloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Thermal cycling behavior of EBPVD TBC systems deposited on doped Pt-rich γ–γ′ bond coatings made by Spark Plasma Sintering (SPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Selezneff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djar Oquab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Selezneff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 654-656, pp.1826-1831. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 206 (7), pp.1558-1565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.654-656.1826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316292v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface microstructural changes in a cast heat resisting alloy caused by high temperature corrosion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Reactivity and microstructure evolution of a CoNiCrAlY/Talc cermet prepared by Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djar Oquab</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David J. Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (1), pp.255-262. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (5), pp.1183-1188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2009.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.08.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557824v1</w:t>
+                <w:t xml:space="preserve">hal-01761671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of growth kinetics and adherence of oxide scales formed on Ni-based superalloys at high temperature</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sol–gel thermal barrier coatings: Optimization of the manufacturing route and durability under cyclic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Menvie Bekale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2010.08.013⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 205 (n° 5), pp. 1256-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550368v1</w:t>
+                <w:t xml:space="preserve">hal-01688597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity and microstructure evolution of a CoNiCrAlY/Talc cermet prepared by Spark Plasma Sintering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thermal barrier systems and multi-layered coatings fabricated by spark plasma sintering for the protection of Ni-base superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djar Oquab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Selezneff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.08.091⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 654-656, pp.1826-1831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.654-656.1826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761671v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol–gel thermal barrier coatings: Optimization of the manufacturing route and durability under cyclic oxidation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lisa Pin</w:t>
+                <w:t xml:space="preserve">Subsurface microstructural changes in a cast heat resisting alloy caused by high temperature corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djar Oquab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Menvie Bekale</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, vol. 205 (n° 5), pp. 1256-1261. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (1), pp.255-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.10.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2009.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688597v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proto-TGO formation in TBC systems fabricated by spark plasma sintering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantification of growth kinetics and adherence of oxide scales formed on Ni-based superalloys at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djar Oquab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 205 (5), pp.1245-1249. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (12), pp.3932-3942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.09.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2010.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550370v1</w:t>
+                <w:t xml:space="preserve">hal-03550368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of modification by Pt and manufacturing processes on the microstructure of two NiCoCrAlYTa bond coatings intended for thermal barrier system applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Proto-TGO formation in TBC systems fabricated by spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Selezneff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djar Oquab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 205 (3), pp.717-727. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.064⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 205 (5), pp.1245-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.09.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550707v1</w:t>
+                <w:t xml:space="preserve">hal-03550370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni–W diffusion barrier: Its influence on the oxidation behaviour of a β-(Ni,Pt)Al coated fourth generation nickel-base superalloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of modification by Pt and manufacturing processes on the microstructure of two NiCoCrAlYTa bond coatings intended for thermal barrier system applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djar Oquab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Raffaitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 204 (6-7), pp.761-765. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.09.072⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 205 (3), pp.717-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04680625v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principle calculation of monovacancy and divacancy interactions with atomic oxygen in nickel: thermal expansion effects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ni–W diffusion barrier: Its influence on the oxidation behaviour of a β-(Ni,Pt)Al coated fourth generation nickel-base superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cavaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naveos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Josso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Bacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.289-292.747⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 204 (6-7), pp.761-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.09.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500248v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron oxidation at low temperature (260–500 C) in air and the effect of water vapor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">First-principle calculation of monovacancy and divacancy interactions with atomic oxygen in nickel: thermal expansion effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mijoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hocine Megchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-009-9171-0⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 289-292, pp.747-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.289-292.747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565652v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sulfur distribution in Ni-based superalloy and thermal barrier coatings after high temperature oxidation: a SIMS analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Iron oxidation at low temperature (260–500 C) in air and the effect of water vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Cadoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 73 (1-2), pp.95-113. </w:t>
+              <w:t xml:space="preserve">, 2009, 73 (1-2), pp.139-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-009-9164-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-009-9171-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03565646v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water vapor on the spallation of thermal barrier coating systems during laboratory cyclic oxidation testing.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Characterization of sulfur distribution in Ni-based superalloy and thermal barrier coatings after high temperature oxidation: a SIMS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djar Oquab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Cadoret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 73 (1-2), pp.83-93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-009-9170-1⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 73 (1-2), pp.95-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-009-9164-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565575v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt-modified Ni aluminides, MCrAlY-base multilayer coatings and TBC systems fabricated by Spark Plasma Sintering for the protection of Ni-base superalloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of water vapor on the spallation of thermal barrier coating systems during laboratory cyclic oxidation testing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Déneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.09.054⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (1-2), pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-009-9170-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566430v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature corrosion of cast heat resisting steels in CO+CO2 gas mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pt-modified Ni aluminides, MCrAlY-base multilayer coatings and TBC systems fabricated by Spark Plasma Sintering for the protection of Ni-base superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djar Oquab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Selezneff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2008.06.001⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 204 (6-7), pp.771-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.09.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141696v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Evolution in the Substrate due to oxidation: A Numerical Model with Explicit Treatment of Vacancy Fluxes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maylise Nastar</w:t>
+                <w:t xml:space="preserve">Development of a NiW in-situ diffusion barrier on a fourth generation nickel-base superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cavaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouenou Girardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Poquillon</w:t>
+                <w:t xml:space="preserve">Denis Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, vol. 595 - 598 ., 463-472 available on : http://oatao.univ-toulouse.fr/2349/1/Bertrand_2349</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 595-598, pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476966v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of TBC systems with NiPtAl or NiCoCrAlYTa bond coatings after thermal cycling at 1100°C: a comparative study of failure mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Preliminary Results of the Isothermal Oxidation Study of Pt-Al-NiCoCrAlYTa multi-layered coatings prepared by Sparks Plasma Sintering (SPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djar Oquab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 595-598, pp.213-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.213⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 595-598, pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468701v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Mutual Interaction between Mechanical Stresses and Internal Corrosion during Isothermal and Cyclic Oxidation of Nickel-Base Superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Krupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jürgen Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 595-598, pp.1023-1031. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.1023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a NiW in-situ diffusion barrier on a fourth generation nickel-base superalloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Bacos</w:t>
+                <w:t xml:space="preserve">Numerical modelling of diffusion coupled with cyclic oxidation. Application to alumina-forming coatings used for industrial gas turbine blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Josso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Vialas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 595-598, pp.23-32. </w:t>
+              <w:t xml:space="preserve">, 2008, 595-598, pp.159-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473387v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Results of the Isothermal Oxidation Study of Pt-Al-NiCoCrAlYTa multi-layered coatings prepared by Sparks Plasma Sintering (SPS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
+                <w:t xml:space="preserve">Chemical Evolution in the Substrate due to oxidation: A Numerical Model with Explicit Treatment of Vacancy Fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylise Nastar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Thébault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gouenou Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 595-598, pp.143-150. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, vol. 595 - 598 ., 463-472 available on : http://oatao.univ-toulouse.fr/2349/1/Bertrand_2349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468592v1</w:t>
+                <w:t xml:space="preserve">hal-00476966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of diffusion coupled with cyclic oxidation. Application to alumina-forming coatings used for industrial gas turbine blades</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characterization of TBC systems with NiPtAl or NiCoCrAlYTa bond coatings after thermal cycling at 1100°C: a comparative study of failure mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djar Oquab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 595-598, pp.159-168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.159⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 595-598, pp.213-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468691v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype de thermobalance multitêtes avec cyclage thermique rapide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High temperature corrosion of cast heat resisting steels in CO+CO2 gas mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Salabura</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jader Furtado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca:200722⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (8), pp.2398-2406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2008.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592875v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of cyclic oxidation kinetics with automatic fitting of experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Sureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 56 (3), pp.233-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate Effect on the High Temperature Oxidation Behavior of a Pt-modified Aluminide Coating. Part II: Long-term Cyclic-oxidation Tests at 1,050 C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Vialas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, vol. 68, pp.223-242. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-007-9072-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-007-9072-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of thermal cycling on the high-temperature creep behaviour of a single crystal nickel-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Raffaitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 56 (4), pp.277-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic thermogravimetry of TBC systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vande Put</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djar Oquab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (4-7), pp.665-669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous thermogravimetric analysis during the cyclic oxidation of Ni–22Al–15Pt + 1 wt.% Hf at 1200 C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kartono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (7), pp.647-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation resistant aluminized MCrAlY coating prepared by Sparks Plasma Sintering (SPS)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prototype de thermobalance multitêtes avec cyclage thermique rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Salabura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.200700012⟩</w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.65-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:200722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03481019v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Specimen Thickness on the High Temperature Corrosion Behavior of CMSX-4 during Thermal-Cycling Exposure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Oxidation resistant aluminized MCrAlY coating prepared by Sparks Plasma Sintering (SPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djar Oquab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-007-9067-9⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (5), pp.413-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200700012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806045v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of image analysis and image simulation for quantitative characterization of scale spallation during cyclic oxidation of a Pt-aluminide coating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Influence of Specimen Thickness on the High Temperature Corrosion Behavior of CMSX-4 during Thermal-Cycling Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Orosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Krupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.08.007⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 68, pp.165-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-007-9067-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03597322v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic oxidation of coated and uncoated single-crystal nickel-based superalloy MC2 analyzed by continuous thermogravimetry analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of Pt and Al content on the long-term, high temperature oxidation behavior and interdiffusion of a Pt-modified aluminide coating deposited on Ni-base superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Vialas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Crabos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.05.034⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (7), pp.3846-3851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.07.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597267v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate Effect on the High-Temperature Oxidation Behavior of a Pt-Modified Aluminide Coating. Part I: Influence of the Initial Chemical Composition of the Coating Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Vialas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 66 (3 - 4), pp.155-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11085-006-9024-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pt and Al content on the long-term, high temperature oxidation behavior and interdiffusion of a Pt-modified aluminide coating deposited on Ni-base superalloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Advanced burner-rig test for oxidation-corrosion resistance evaluation of MCrAlY/superalloys systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Raffaitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 201 (7), pp.3846-3851. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.07.246⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 201 (7), pp.3829-3835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.07.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597240v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced burner-rig test for oxidation-corrosion resistance evaluation of MCrAlY/superalloys systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Application of image analysis and image simulation for quantitative characterization of scale spallation during cyclic oxidation of a Pt-aluminide coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lupker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Vialas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (4), pp.423-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.07.256⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599367v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the Diffusion of Oxygen in Nickel at 1000°C by SIMS Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cyclic oxidation of coated and uncoated single-crystal nickel-based superalloy MC2 analyzed by continuous thermogravimetry analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Raffaitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Crabos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.2116787⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (17), pp.4473-4487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600387v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nickel, matériau modèle pour les études d’oxydation à haute température : premiers pas vers une modélisation prédictive du phénomène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Peraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, n° 2, pp. 135-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal:2005115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic aspects of coupling between creep behavior and oxidation on MC2 single crystal superalloy at 1150 °C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigations on the Diffusion of Oxygen in Nickel at 1000°C by SIMS Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2005.05.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 152 (12), pp.390-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2116787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601139v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of platinum on the growth rate of the oxide scale formed on cast nickel aluminide intermetallic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64 (3-4), pp.185-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11085-005-6558-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Model for Oxide Scale Growth with Explicit Treatment of Vacancy Fluxes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Static and dynamic aspects of coupling between creep behavior and oxidation on MC2 single crystal superalloy at 1150 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dryepondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Poquillon</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.481⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (15), pp.4199-4209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2005.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501319v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Interactions Between Oxidation and Structural Defects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId597" w:history="1">
+                <w:t xml:space="preserve">High-temperature oxidation kinetics of NiAl single crystal and oxide spallation as a function of crystallographic orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djar Oquab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Senocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.123⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 381 (1 - 2), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501370v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature oxidation kinetics of NiAl single crystal and oxide spallation as a function of crystallographic orientation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId597" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of the Interactions Between Oxidation and Structural Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pérusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.04.009⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 461-464, pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602369v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Environment on Creep Properties of MC2 Single Crystal Superalloy at 1150°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dryepondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 461 - 4, pp.647-654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Understanding of TGO Growth and Spallation in Nickel Aluminides</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-Sample Thermobalance for Rapid Cyclic Oxidation Under Controlled Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Salabura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 461 - 4, pp.289-296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.289⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 461-464, pp.689-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250438v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Sample Thermobalance for Rapid Cyclic Oxidation Under Controlled Atmosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the Understanding of TGO Growth and Spallation in Nickel Aluminides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djar Oquab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 461-464, pp.689-696. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.689⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 461 - 4, pp.289-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501299v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Temperature Oxidation of pure Iron : Growth kinetics and scale Morphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poquillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 461-464, pp.591-598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Thermogravimetry under Cyclic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poquillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 61 (1 - 2), pp.143-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:OXID.0000016281.25965.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of vacancies at metal grain boundaries during the oxidation of nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pérusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (18), pp.5375-5380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2004.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature oxidation of high purity nickel : oxide scale morphology and growth kinetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical Model for Oxide Scale Growth with Explicit Treatment of Vacancy Fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poquillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 461-464, pp.481-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851443v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical vapor deposition of ruthenium on NiCoCrAlYTa powders followed by thermal oxidation of the sintered coupons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High temperature oxidation of high purity nickel : oxide scale morphology and growth kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pieraggi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constantin Vahlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Vol.163-164, p.44-49</w:t>
+              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (n° 4 special issue), p.649-655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851444v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between Growth Kinetics and Microstructure for Scales Formed by High-Temperature Oxidation of Pure Nickel. II. Growth Kinetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chemical vapor deposition of ruthenium on NiCoCrAlYTa powders followed by thermal oxidation of the sintered coupons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pieraggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Vahlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Vol.163-164, p.44-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03604509v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between growth kinetics and microstructure for scales formed by high-temperature oxidation of pure nickel. II. Growth kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Peraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 58 (n° 3/4), p.275-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between growth kinetics and microstructure for scales formed by high-temperature oxidation of pure nickel. I. Morphologies and microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Correlations between Growth Kinetics and Microstructure for Scales Formed by High-Temperature Oxidation of Pure Nickel. II. Growth Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Peraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 58 (n° 3/4), p.249-273</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 58, pp.275-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1020102604090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851449v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Parabolic Rate Constants from a Local Analysis of Mass-Gain Curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Correlations between growth kinetics and microstructure for scales formed by high-temperature oxidation of pure nickel. I. Morphologies and microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 50 (5 - 6), pp.477-493. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 58 (n° 3/4), p.249-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607751v1</w:t>
+                <w:t xml:space="preserve">hal-01851449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Dusting of Stainless Steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Determination of Parabolic Rate Constants from a Local Analysis of Mass-Gain Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. J. Grabke</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 50 (5 - 6), pp.477-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1018860909826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464435v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the kinetic demixing of cations on ceramic ageing and alloy corrosion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Klimczyk</w:t>
+                <w:t xml:space="preserve">Metal Dusting of Stainless Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Müller-Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Grabke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 251-254, pp.665-670</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00252338v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of submicron a-alumina powders doped with Mg-physical and chemical characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Influence of the kinetic demixing of cations on ceramic ageing and alloy corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petot-Ervas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Zao</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Klimczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 03 (C7), pp.C7-1459-C7-1462. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19937227⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 03 (C9), pp.C9-107-C9-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1993908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00251863v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00252338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic demixing of (Co, Mg)O and ZrO2, Y2O3 solid solutions in an electrical field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId643" w:history="1">
+                <w:t xml:space="preserve">Processing of submicron a-alumina powders doped with Mg-physical and chemical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petot-Ervas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Petot-Ervas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 03 (C7), pp.C7-1467-C7-1470. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19937229⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 03 (C7), pp.C7-1459-C7-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19937227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00251865v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00251863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic demixing profile calculation under a temperature gradient in multi-component oxides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId637" w:history="1">
+                <w:t xml:space="preserve">Kinetic demixing of (Co, Mg)O and ZrO2, Y2O3 solid solutions in an electrical field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Filal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tedtoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petot-Ervas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.Petot Ervas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0955-2219(92)90005-X⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 03 (C7), pp.C7-1467-C7-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19937229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680619v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00251865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation redistribution in oxides under oxygen potential gradients: Influence on the corrosion kinetics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kinetic demixing profile calculation under a temperature gradient in multi-component oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Loudjani</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.Petot Ervas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0167-2738(92)90390-B⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 9 (3), pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0955-2219(92)90005-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680621v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic demixing profile calculation in oxide solid solutions under a chemical potential gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cation redistribution in oxides under oxygen potential gradients: Influence on the corrosion kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Petotervas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G Petotervas</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Loudjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 45 (3-4), pp.231-237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0167-2738(91)90156-6⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 53-56, pp.270-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0167-2738(92)90390-B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680617v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological consequences of cation redistribution in multi-component oxides under chemical potential gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Klimczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Petot Ervas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 31 (3), pp.147-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04680616v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic demixing profile calculation in oxide solid solutions under a chemical potential gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Petotervas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 45 (3-4), pp.231-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0167-2738(91)90156-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatilisation de la chromine sous atmosphère humide et à haute température avec simulation de la phase gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vande Put</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Caussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54e édition des JECH (Journées d’Etude sur la Cinétique Hétérogène)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Gif-sur-Yvette, France. pp.137 - 153, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-006-9030-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of refractory elements and of aluminium on oxygen diffusion and solubility in Titanium alloys: experiments and first-principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Conference on Titanium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Edinbourg, United Kingdom. pp.47, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7490/f1000research.1119888.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen content effect on mechanical behaviour of cp titanium exposed at elevated temperature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of thermokinetic tools for phase transformation studies of Zr alloys in service and LOCA conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19TH INTERNATIONAL SYMPOSIUM ON ZIRCONIUM IN THE NUCLEAR INDUSTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Manchester, United Kingdom. pp.833-854, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/STP162220190040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’épaisseur des échantillons minces sur leur comportement en traction : étude de l’influence de la taille de grain, de la surface libre et de l’état de précipitation pour un superalliage à base de nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Castro Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2M 2021 - Journées Annuelles SF2M 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen/nitrogen-assisted degradation of the mechanical behavior of titanium alloys exposed at elevated temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ti2019: The 14th world conference on titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France. 4 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032106004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature micromechanical testing for meso/macroscale characterizations under controlled atmospheres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling the oxidation transitory regime of Ni-Cr alloys: thermo-kinetic coupling with EKINOX-Open Calphad codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lequien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Sundman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">Eurocorr 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388435v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05510441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the oxidation transitory regime of Ni-Cr alloys: thermo-kinetic coupling with EKINOX-Open Calphad codes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High temperature micromechanical testing for meso/macroscale characterizations under controlled atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Sundman</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, seville, Spain</w:t>
+              <w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05510441v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous Alumina Films Efficiently Protect Ti6242S against Oxidation and Allow Operation above 600 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Samelor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Baggetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature tensile properties of β-γ-γ’-MCrAlY and β-Ni(Al,Pt) bond-coatings and interdiffusion zone with Ni-based single crystal superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Selezneff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECI Thermal Barrier Coatings V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Irsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of transient oxidation kinetics using modelling of grain boundary diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bataillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mécanisme de carburation d'aciers austénitique et ferritique en milieu sodium/JECH 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romedenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JECH 2016 - 47èmes Journées d'Etude sur la Cinétique Hétérogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittle to ductile behavior transition of β-NiAlPt coated Ni-based single crystal superalloy at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Selezneff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Longuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticity 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Kona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carburization behavior of steels in high temperature sodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romedenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTCPM 2016 - 9th International Symposium on High-Temperature Corrosion and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature oxidation of austenitic stainless steels: effect of sulfur content on scale adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium On High Temperature Oxidation And Corrosion (ISHOC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hakodate, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measure of the gradient of mechanical properties in MCrAlY coated MC2 Ni-base superalloy system at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et Evolution des gradients de propriétés mécaniques dans le système superalliage à base de nickel MC2 revêtus MCrAlY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep behaviour of a nickel-based single crystal superalloy at the dendritic scale using micro-tensile specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéline Hervier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creep 2012 / JIMIS 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'état métallurgique sur les propriétés mécaniques d'éprouvettes amincies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni–W diffusion barrier: Its influence on the oxidation behaviour of a β-(Ni,Pt)Al coated fourth generation nickel-base superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cavaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Naveos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on Metallurgical Coatings and Thin Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, San Diego, United States. pp.761-765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion and high temperature oxidation resistance of new coatings fabricated by a sol-gel route for a TBC application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Viazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djar Oquab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.3-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cycle Frequency on High Temperature Oxidation Behavior of Alumina-forming Coatings Used for Industrial Gas Turbine Blades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Vialas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Les Embiez, France. pp. 747-754, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation relation between Ni and NiO and its evolution during oxide growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blachere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Peraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemical Society symposium on High-Temperature Corrosion and Materials Chemistry IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Paris, France. p.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId710"/>
+      <w:footerReference w:type="default" r:id="rId711"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25848,51 +25982,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E36ECDD"/>
+    <w:nsid w:val="871060A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26079,51 +26213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-monceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0693-5005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080239528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.INTERMET.2025.109108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audigi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vande Put" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mali&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2025.112785" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05004906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07737-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesseur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casadebaigt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fourcade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tripti Gaur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MTLA.2025.102545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Puydoyeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114197" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pint" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10290-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10294-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10320-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duthoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11085-024-10307-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cav&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vallot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanfreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fessler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115748" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Batiste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sanviemvongsak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10261-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pedraza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10292-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680409v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Enjalbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10273-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112330" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.INTERMET.2024.108367" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mrozowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prillieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hugues" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vernouillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Terris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111967" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bataillou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C M Fossati" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10270-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanva Madhusudan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10260-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10319-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10293-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10317-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hervier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Margaux Desagulier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10302-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806495v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A Pint" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10291-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10249-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680629v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ghanes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degeiter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaubois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10284-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792789v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10314-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03727" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668514v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10275-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10318-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03891784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06898-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ciszak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111198" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2023.111113" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110485" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06814-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Szczepan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111785" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656351v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Oger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110306" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-022-05198-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889568v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wouters" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10081-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupressoire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thouron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Emile" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peraldi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10073-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889543v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10077-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431660v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117134" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033228v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vach&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cadoret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Dod" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109041" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03291064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Knittel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10075-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426061v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Madelain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Smialek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109804" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pivaingt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuppfler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109863" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033081v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Macquaire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108684" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504971v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09956-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417210v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153555" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033588v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108875" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05634-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452341v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emile" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brossard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108611" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972156v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramenatte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108347" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409432v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baggetto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04277-y" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995654v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bataillou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09958-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033182v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doublet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108820" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nozahic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lucia Carabat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Mao" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.046" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115253v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.03.037" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388742v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michelle Romedenne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108147" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363308v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020039v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.01.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992320v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9859-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727587v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem G. Sloof" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybrand van Der Zwaag" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.02.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114969v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.06.025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015779v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.08.050" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059435v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ebel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yapi Brou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.925.353" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romedenne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monceau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3199" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810342v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kulczyk-Malecka" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carr" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.053" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998761v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1846" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818751v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.03.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997441v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maz&#232;res" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9816-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996117v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Raffaitin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8100771" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989245v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.07.005" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644170v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9775-8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662679v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.026" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579504v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Young" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.018" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620033v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fabas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Domergue" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.04.015" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579556v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Parry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fedorova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mantel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9673-5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579033v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Archambeau-Mirguet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9729-1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578676v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena N. Fedorova" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2017.03.003" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037190v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pint" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9757-x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914030v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9751-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579032v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Jullian" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9724-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585487v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Murakami" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.11.028" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914004v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9752-2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579441v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9717-5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579031v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Romedenne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duprey" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9733-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411137v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.04.016" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367841v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.11.012" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488950v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.02.033" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493474v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L. Carabat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.07.113" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429044v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.10.018" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662665v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salabura" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mainguy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1182250" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564782v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hervier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.059" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486885v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.054" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470306v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.01.017" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211314v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chemelle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.01.007" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8HX9HJR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134678v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheyla Herminia Camperos Guevara" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brossard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1808" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142998v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.05.061" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542913v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9462-3" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662584v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300016" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148793v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda V. Suhodoeva" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170322v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamadi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9417-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019940v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bilh&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.083" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839673v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9329-z" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289984v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9402-2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467697v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lequien" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Aublant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylise Nastar" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9328-0" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37NRC3VF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170366v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mijoule" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.06.019" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141642v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xipeng Tan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.041" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997332v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.008" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850234v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9341-3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526548v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9335-1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675596B9FEB95C9278F0C564F7397E1DF98DEF8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316391v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boidot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.24" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020028v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.07.024" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00726001v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chieux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034012X13335273125433" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468543v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popov" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034012X13343145866993" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581871v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-011-9241-y" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726316v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.05.013" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540572v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Khudonogov" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2070205111030051" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540657v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.011" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316292v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.654-656.1826" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557824v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.09.014" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550368v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.08.013" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761671v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.091" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688597v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menvie Bekale" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.10.036" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550370v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.09.042" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550707v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.064" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680625v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavaletti" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naveos" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bacos" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.072" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76CH50QG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500248v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hocine Megchiche" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.289-292.747" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565652v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9171-0" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565646v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9164-z" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4EDE8952760BD30BBF173D5E8C7A251D5704EF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565575v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine D&#233;neux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hervier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9170-1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L96CH24M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566430v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.054" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141696v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jader Furtado" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2008.06.001" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476966v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Girardin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468701v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.213" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468636v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Krupp" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Orosz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Christ" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.1023" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473387v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaletti" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mercier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boivin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bacos" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josso" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.23" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468592v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Th&#233;bault" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.143" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468691v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vialas" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.159" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592875v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sureau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:200722" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593680v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.10.003" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806046v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-007-9072-z" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/394059B6AF40429B844F0E6AE66CEC016D29E0B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593753v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.10.026" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593799v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.06.017" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592880v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kartono" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.06.018" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481019v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700012" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8ABB33309E15DF94E0E313066A706A2F0F3B0A93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806045v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-007-9067-9" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597322v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.08.007" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K7XDVHC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597267v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.05.034" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597227v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-006-9024-z" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F272935FA56A134C567AFF2C18084B5AA59FA4BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597240v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.07.246" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8LSMNFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599367v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.07.256" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z85GHZ4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600387v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2116787" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688439v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2005115" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601139v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dryepondt" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.05.018" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601070v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-005-6558-4" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TX2L4S0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501319v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abbas" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.481" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501370v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;rusin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.123" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602369v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senocq" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.04.009" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501355v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vernault" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.647" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250438v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.289" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501299v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.689" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501339v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gauvain" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.591" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602353v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:OXID.0000016281.25965.93" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM02CD76-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602350v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.07.043" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-380106VB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851443v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jean" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851444v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Juarez" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tetard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604509v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020102604090" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6L5K60K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851447v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851449v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607751v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018860909826" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VC8M96C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464435v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. M&#252;ller-Lorenz" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Grabke" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252338v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petot" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petot-Ervas" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klimczyk" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993908" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/512F1EDB5AAD115321290F8EFA83FB736DD476AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251863v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zao" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937227" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251865v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tedtoub" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937229" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E251E0195520874DE4EF6DC82E26C40664BDA80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680619v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Petot Ervas" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2219(92)90005-X" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L8CTM9M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680621v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Petotervas" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loudjani" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(92)90390-B" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8DC65K1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680617v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petot" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(91)90156-6" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNZLW3D9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680616v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armanet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot Ervas" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741032v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-006-9030-1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736603v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119888.1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384611v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafaye" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190040" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388435v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05510441v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sundman" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396263v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359368v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417791v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442243v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823480v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509719v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960952v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824284v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439737v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824302v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hervier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572488v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028015v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Naveos" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030214v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wellman" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicholls" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.3" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688462v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.747" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788435v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blachere" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-monceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0693-5005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080239528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MTLA.2026.102722" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411573v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.INTERMET.2025.109108" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casadebaigt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fourcade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tripti Gaur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MTLA.2025.102545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05004906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07737-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audigi&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vande Put" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mali&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2025.112785" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Puydoyeux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.INTERMET.2024.108367" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mrozowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prillieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hugues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vernouillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Terris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111967" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bataillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C M Fossati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10270-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanva Madhusudan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sanviemvongsak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10260-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pint" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10319-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10293-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pedraza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10292-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112330" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680409v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Enjalbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10273-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10317-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10249-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A Pint" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10291-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ghanes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degeiter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10284-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hervier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Margaux Desagulier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10302-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792789v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10314-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10318-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10275-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10294-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10290-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10320-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03727" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duthoit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11085-024-10307-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Batiste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10261-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cav&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vallot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanfreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fessler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115748" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03891784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06898-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097231v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2023.111113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ciszak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111198" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06814-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Szczepan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111785" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110485" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Oger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110306" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658142v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-022-05198-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wouters" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10077-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431660v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupressoire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117134" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033228v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vach&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cadoret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Dod" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109041" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03291064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Knittel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10075-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426061v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Madelain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Smialek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109804" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pivaingt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuppfler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109863" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10081-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426063v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thouron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Emile" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peraldi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10073-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417210v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153555" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033588v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108875" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504971v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09956-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Macquaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108684" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459141v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05634-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452341v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emile" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033138v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brossard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108611" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972156v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramenatte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108347" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033089v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409432v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baggetto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04277-y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995654v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bataillou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09958-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doublet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108820" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115253v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.03.037" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388742v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michelle Romedenne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108147" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363308v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020039v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.01.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160992v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nozahic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lucia Carabat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Mao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.046" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015779v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.08.050" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059435v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ebel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yapi Brou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.925.353" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339815v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romedenne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monceau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3199" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810342v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kulczyk-Malecka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carr" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.053" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998761v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1846" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818751v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.03.001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997441v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maz&#232;res" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9816-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114969v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.06.025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem G. Sloof" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybrand van Der Zwaag" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.02.001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992320v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9859-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996117v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Raffaitin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8100771" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989245v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.07.005" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579033v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Archambeau-Mirguet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9729-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578676v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Parry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena N. Fedorova" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mantel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2017.03.003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579556v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fedorova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9673-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037190v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pint" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9757-x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914030v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9751-3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579032v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Jullian" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Young" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9724-6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585487v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Murakami" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.11.028" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914004v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9752-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579031v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Romedenne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duprey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9733-5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579441v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fabas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9717-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620033v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Domergue" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.04.015" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579504v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.018" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644170v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9775-8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662679v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.026" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493474v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L. Carabat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.07.113" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488950v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.02.033" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429044v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.10.018" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662665v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salabura" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mainguy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1182250" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486885v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.054" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564782v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hervier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.059" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367841v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.11.012" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411137v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.04.016" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134678v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheyla Herminia Camperos Guevara" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brossard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1808" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211314v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chemelle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.01.007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8HX9HJR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470306v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.01.017" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142998v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.05.061" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148793v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda V. Suhodoeva" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662584v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300016" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170322v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamadi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9417-8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019940v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bilh&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.083" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542913v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9462-3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170366v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mijoule" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.06.019" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141642v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xipeng Tan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.041" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997332v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.008" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850234v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9341-3" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526548v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9335-1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675596B9FEB95C9278F0C564F7397E1DF98DEF8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467697v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lequien" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Aublant" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylise Nastar" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9328-0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37NRC3VF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289984v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9402-2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839673v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9329-z" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00726001v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chieux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034012X13335273125433" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468543v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popov" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034012X13343145866993" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020028v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.07.024" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316391v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boidot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.24" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581871v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-011-9241-y" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726316v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.05.013" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540572v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Khudonogov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2070205111030051" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540657v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.011" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761671v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.091" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688597v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menvie Bekale" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.10.036" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316292v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.654-656.1826" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557824v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.09.014" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550368v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.08.013" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550370v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.09.042" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550707v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.064" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680625v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavaletti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naveos" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bacos" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.072" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76CH50QG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500248v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hocine Megchiche" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.289-292.747" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565652v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9171-0" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565646v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9164-z" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4EDE8952760BD30BBF173D5E8C7A251D5704EF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565575v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine D&#233;neux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9170-1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L96CH24M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566430v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.054" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473387v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaletti" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mercier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boivin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bacos" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josso" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.23" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468592v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Th&#233;bault" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.143" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468636v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Krupp" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Orosz" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Christ" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.1023" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468691v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vialas" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.159" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476966v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Girardin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468701v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.213" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141696v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jader Furtado" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2008.06.001" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593680v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sureau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.10.003" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806046v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-007-9072-z" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/394059B6AF40429B844F0E6AE66CEC016D29E0B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593753v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.10.026" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593799v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.06.017" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592880v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kartono" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.06.018" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592875v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:200722" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481019v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700012" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8ABB33309E15DF94E0E313066A706A2F0F3B0A93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806045v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-007-9067-9" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597240v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.07.246" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8LSMNFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597227v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-006-9024-z" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F272935FA56A134C567AFF2C18084B5AA59FA4BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599367v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.07.256" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z85GHZ4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597322v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.08.007" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K7XDVHC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597267v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.05.034" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688439v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2005115" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600387v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2116787" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601070v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-005-6558-4" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TX2L4S0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601139v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dryepondt" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.05.018" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602369v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senocq" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.04.009" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501370v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;rusin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.123" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501355v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vernault" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.647" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501299v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.689" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250438v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.289" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501339v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gauvain" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.591" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602353v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:OXID.0000016281.25965.93" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM02CD76-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602350v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.07.043" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-380106VB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501319v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abbas" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.481" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851443v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jean" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851444v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Juarez" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tetard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851447v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604509v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020102604090" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6L5K60K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851449v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607751v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018860909826" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VC8M96C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464435v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. M&#252;ller-Lorenz" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Grabke" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252338v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petot-Ervas" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klimczyk" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993908" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/512F1EDB5AAD115321290F8EFA83FB736DD476AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251863v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zao" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937227" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251865v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tedtoub" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937229" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E251E0195520874DE4EF6DC82E26C40664BDA80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680619v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Petot Ervas" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2219(92)90005-X" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L8CTM9M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680621v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Petotervas" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loudjani" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(92)90390-B" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8DC65K1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680616v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armanet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot Ervas" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680617v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(91)90156-6" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNZLW3D9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741032v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-006-9030-1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736603v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119888.1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384611v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafaye" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190040" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05510441v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sundman" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388435v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396263v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359368v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417791v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442243v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823480v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509719v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960952v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824284v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439737v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824302v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hervier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572488v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028015v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Naveos" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030214v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wellman" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicholls" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.3" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688462v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.747" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788435v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blachere" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>