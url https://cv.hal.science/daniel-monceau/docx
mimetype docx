--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,25927 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...25876 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Monceau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0693-5005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080239528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=4LIrz5EAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (187)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Ti-6.0Al-1.8Sn-4.0Zr-2.1Mo-0.1Si superior high-temperature oxidation resistance: HR-STEM identification of Ti4AlN3 MAX phase and TiN at the alloy/oxide interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Connétable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46, pp.102722. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.MTLA.2026.102722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embrittlement after high-temperature exposure to air of a near-γ TiAl alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Habiyaremye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 189, pp.109108. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.INTERMET.2025.109108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time evolution of Kirkendall porosity in single-phase Ni-based diffusion couples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 293, pp.121022. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the plastic behavior of polycrystalline materials: Grain size, precipitation state and free-surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.104284. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of void formation in Pt-rich γ-γ’ bond-coatings for TBC system application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audigié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 249, pp.112785. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CORSCI.2025.112785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Ingress in Titanium and Its Alloys After High-Temperature Oxidation: A Competition Between Strengthening and Embrittlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, pp.1858-1874. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-07737-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of high-purity Ti-O reference alloys for oxygen quantification using high resolution micro laser induced breakdown spectroscopy (HR-µLIBS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casadebaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tripti Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.102545. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.MTLA.2025.102545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion in the TiN and Ti2N alloys: The case of N, Ti, and O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Puydoyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.114197. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion coefficient in the γ phase of a TiAl GE alloy determined by SIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Connétable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Pinault-Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 172, pp.108367. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.INTERMET.2024.108367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen dissolution on the mechanical behavior of thin Ti-6Al-4V specimens oxidized at high temperature: Experimental and modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Palchoudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.112177. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface reactivity during a hot isostatic pressing treatment of Ni-based superalloy René 77 specimens manufactured by laser powder bed fusion and metal inject molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mrozowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Prillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 234, pp.112119. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise Multi-Temperature Thermogravimetric Analysis (SMT-TGA) for Rapid Alloy Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casadebaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on the Molten Salt and Deposit-Induced Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.997-998. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10292-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Al and refractory alloying elements (W, Ta and Hf) on oxidation kinetics, oxygen dissolution and diffusion in titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Connétable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 237, pp.112330. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detrimental effect of high-productivity L-PBF parameters on metal dusting resistance of Inconel 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vernouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Terris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 232, pp.111967. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2024.111967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Ni–30Cr Alloy at Low Temperature and Low Oxygen Partial Pressure: Experimental Methods to Improve Kinetics Constants Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bosonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bataillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C M Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10270-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Intergranular Oxidation of Nickel Based Superalloy Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudhanva Madhusudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10260-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on modeling, prediction and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.1479-1480. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10319-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on the influence of additive manufacturing on the high-temperature corrosion behaviour of alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (5), pp.1129-1130. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10293-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.1381 - 1382. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10317-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Embrittlement Kinetics at 500–600 °C of the Ti–6Al–4V Alloy Fabricated by Laser and Electron Powder Bed Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casadebaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10249-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on the mechanical aspects of high-temperature corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (5), pp.949-950. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10291-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Oxidation-Resistant Alloys Using Combinatorial Approaches with Chemically Graded Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Perrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Degeiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vaubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.1249-1262. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10284-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Bond Coating Surface Morphology on the TBC System Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Margaux Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10302-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt Effect on the Bond-Coating/Superalloy Interdiffusion: Case of a Pt-Modified NiCoCrAlYTa Coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (6), pp.1527-1542. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10314-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Role of Nitrogen in the Oxidation of Titanium-Based Alloys by Changing the Reaction Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Connétable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10275-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on oxidation in complex atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.1263 - 1264. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10318-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water vapor and local gas velocity on the oxidation kinetics of In625 at 900 °C: experimental study and CFD gas phase simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Caussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11085-024-10307-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on fundamentals of high-temperature corrosion and protection of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (5), pp.859-860. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10290-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on the advanced characterization techniques for studying high-temperature corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (5), pp.1195-1196. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10294-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on Oxidation of Novel Metallic Materials (Intermetallics, MMCs, HEAs…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.1353-1354. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10320-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Long Transient Oxidation of a Nickel-based Single-Crystal Superalloy at 900 °C and 850 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Batiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10261-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of creep loading on the oxygen diffusion of Ti6242S at 650°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanfreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238, pp.115748. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Study of Point Defects in Ti–N Compounds Including Oxygen Insertion – Consequences on Oxidation of Ti Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Connétable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 128 (34), pp.14477-14499. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Effect on the Tensile Mechanical Behavior of Thin Ti6242S Specimens at 723 K and 823 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-022-06898-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellingham diagram: A new look at an old tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 217, pp.111113. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CORSCI.2023.111113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of titanium alloys against high temperature oxidation during closed-die forging: Structural analysis of the boro-silicate glass coating/Ti-6Al-4V alloy interfacial region by correlative imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ciszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Connétable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Proietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 220, pp.111198. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Compressive Creep and Hydrostatic Pressure on Diffusion in NiCr and NiSi Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.4247-4257. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-022-06814-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic oxidation model including the transient regime for a single crystal nickel-based superalloy over the temperature range 750–1300 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.110485. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of diffusion with non-equilibrium vacancies, Kirkendall shift and porosity in single-phase alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Szczepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 215, pp.111785. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dynamic simulation of CrO2(OH)2 volatilization and gas phase evolution during the oxidation of a chromia forming alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Caussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.110306. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Oxidation of Additively Manufactured Structural Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (4), pp.1659-1667. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-022-05198-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Thin Nickel-Based Superalloy Specimens: Kinetics Study and Mechanical Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (1-2), pp.169 - 182. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10075-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on this focus issue on key corrosion topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vilasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10077-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for Al2O3 failure in MCrAlY APS coatings using short-term oxidation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.1-15/109334. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of nitrogen in the oxidation behaviour of a Ti6242S alloy: a nanoscale investigation by atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupressoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Descoins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 216, pp.117134. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the oxidation kinetics of titanium alloys: Review, method and application to Ti-64 and Ti-6242s alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Dod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.109041. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic oxidation of alloy 718 produced by additive manufacturing compared to a wrought-718 alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Smialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109804. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the metal dusting attack on the temperature range 500−700 °C using X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Pivaingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stuppfler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109863. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus Issue on Unique Materials, Techniques, and Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vilasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.183-184. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10081-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Oxidation Behavior of Ti6242S Ti-based Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupressoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Thouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Peraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (3-4), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10073-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular oxidation of Ni-base alloy 718 with a focus on additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Macquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.108684-108699. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of the insertion and diffusion of interstitial atoms (H, C, N and O) in nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Prillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Connétable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 822, pp.153555. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.153555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation and embrittlement at 500–600 °C of Ti-6Al-4V alloy fabricated by Laser and Electron Beam Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casadebaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.108875. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CORSCI.2020.108875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Diffusion Modeling in Titanium Alloys: New Elements on the Analysis of Microhardness Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1-2), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-020-09956-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Micromechanical Behavior of a Pt-Modified Nickel Aluminide Bond-Coating and of Its Interdiffusion Zone with the Superalloy Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.1475-1480. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05634-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nitrogen effect on the oxidation behaviour of Ti6242S titanium-based alloy: contribution of atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupressoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descoins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 321, pp.06005. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032106005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation mechanism of Ti-6Al-2Sn-4Zr-2Mo-Si alloy exposed to solid NaCl deposit at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ciszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.108611. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of the high-temperature oxidation behaviour of conventional wrought and laser beam melted Inconel 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramenatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vernouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vilasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.108347. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the high temperature oxidation of titanium alloys: Development of a new numerical tool PyTiOx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ciszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.109005. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient, durable protection of the Ti6242S titanium alloy against high-temperature oxidation through MOCVD processed amorphous alumina coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baggetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (11), pp.4883-4895. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-019-04277-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Kinetics and Characterization of Chromia Scales Formed on Ni–30Cr Alloy in Impure Argon at 700 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bataillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bosonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (3-4), pp.329-353. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-020-09958-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal dusting of Inconel 625 obtained by laser beam melting: Effect of manufacturing process and hot isostatic pressure treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vernouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 174, pp.108820. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CORSCI.2020.108820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEM-EELS identification of TiOXNY, TiN, Ti2N and O, N dissolution in the Ti2642S alloy oxidized in synthetic air at 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupressoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 153, pp.191-199. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2019.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carburization of austenitic and ferritic stainless steels in liquid sodium: Comparison between experimental observations and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Michelle Romedenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.108147. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation à haute température d’échantillons en Inconel 718 réalisés par fabrication additive : influence de l’état de surface et de la microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Macquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 458, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature cyclic oxidation of Pt-rich γ-γ’ bond-coatings. Part II: Effect of Pt and Al on TBC system lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audigié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Thouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of zircon formation in yttria partially stabilized zirconia as a result of oxidation of embedded molybdenum disilicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nozahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lucia Carabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weichen Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.206-216. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature cyclic oxidation behaviour of Pt-rich γ-γ’ coatings. Part I: Oxidation kinetics of coated AM1 systems after very long-term exposure at 1100 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audigié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.127-135. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Oxidation of a High Silicon SiMo Spheroidal Cast Iron in Air with In Situ Change in H2O Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Yapi Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Science and Processing of Cast Iron XI, 925, pp.353-360. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.925.353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical interaction of Austenitic and Ferritic Steels with B4C Powder in Liquid Sodium at 600DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romedenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tabarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (10), pp.1173-1182. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/3199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing thermal barrier coating systems fabricated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nozahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lucia Carabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem G. Sloof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybrand van Der Zwaag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.204-213. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outstanding durability of sol-gel thermal barrier coatings reinforced by YSZ-fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (14), pp.4719-4731. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Microstructure and Surface Roughness on Oxidation Kinetics at 500–600 °C of Ti–6Al–4V Alloy Fabricated by Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casadebaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (5-6), pp.633-648. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-018-9859-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo – mechanical properties of SPS produced self-healing thermal barrier coatings containing pure and alloyed MoSi 2 particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Kulczyk-Malecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nozahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (12), pp.4268-4275. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Alumina Films Efficiently Protect Ti6242S against Oxidation and Allow Operation above 600 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samélor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baggetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 941, pp.1846-1852. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the effect of grain boundary diffusion on the oxidation of Ni-Cr alloys at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bataillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.148-160. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01818751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Two- and Three-Stage Oxygen Tracer Experiments during High-Temperature Oxidation of Metals with a High Oxygen Solubility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mazères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (5-6), pp.517-529. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-017-9816-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Pt Addition and Manufacturing Process on the Failure Mechanisms of NiCoCrAlYTa-Base Thermal Barrier Coating Systems under Thermal Cycling Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Raffaitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (10), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met8100771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation of IN 718 manufactured by laser beam melting and electron beam melting: Effect of surface topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Macquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.127-145. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between oxidation induced microstructure and mechanical durability of oxide scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (1-2), pp.29-40. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-016-9673-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nitrogen on the kinetics of oxide scale growth and of oxygen dissolution in the Ti6242S titanium-based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupressoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Archambeau-Mirguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Peraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 87 (n° 3-4), pp. 343-353. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-017-9729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between microstructure induced by oxidation and room-temperature mechanical properties of the thermally grown oxide scales on austenitic stainless steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena N. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.161-170. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2017.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on the High-Temperature Corrosion in Mixed Oxidant Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vilasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (5-6), pp.679-680. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-017-9757-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromium and iridium effects on the short-term interdiffusion behaviour between Pt rich γ-γ′ bond-coatings and a Ni-Al-Cr alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audigié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideyuki Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 309, pp.258-265. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal oxidation in dry and wet conditions for oxygen permeability of Fe–Ni alloys at 1150 and 1100 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Prillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 87 (n° 3-4), pp. 273-283. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-017-9724-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Corrosion-Mechanical Loading Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (1, SI), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-017-9751-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Advances in Relevant Characterization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (3-4, SI), pp.421-422. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-017-9752-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of other parameters than carbon activity in defining the severity of a metal dusting environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 87 (n° 5-6), pp. 655-666. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-017-9717-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carburization of austenitic and ferritic steels in carbon-saturated sodium: preliminary results on the diffusion coefficient of carbon at 873 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Romedenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tabarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 87 (n° 5-6), pp. 643-653. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-017-9733-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the clusterization on the solubility of oxygen and vacancy concentration in nickel: A multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Connétable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Prillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 708, pp.1063-1072. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of a non-line-of-sight processed β-γ-γ′ MCrAlY coating at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 326, Part A, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal dusting corrosion of austenitic alloys at low and high pressure with the effects of Cr, Al, Nb and Cu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, p. 310-318. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2017.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaCl-induced high-temperature corrosion of β21S Ti alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ciszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (5-6), pp.729-740. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-017-9775-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of metal dusting corrosion by pitting of a chromia-forming alloy at atmospheric pressure and low gas velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107, pp.204-210. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2016.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of embedded MoSi2 particles on the high temperature thermal conductivity of SPS produced yttria-stabilised zirconia model thermal barrier coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Kulczyk-Malecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra L. Carabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem G. Sloof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 308, pp. 31-39. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.07.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and numerical simulation of high temperature (1100–1250 °C) oxidation of prior-oxidized zirconium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mazères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2015.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical testing of ultrathin layered material specimens at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salabura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4-5), pp.325-337. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603409.2016.1182250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of interdiffusion on mechanical and thermal expansion properties at high temperature of a MCrAlY coated Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 307 (Part A), pp. 81-90. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal cycling and reactivity of a MoSi2/ZrO2 composite designed for self-healing thermal barrier coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nozahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 94, pp. 444-448. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaCl induced corrosion of Ti-6Al-4V alloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ciszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 110, pp. 91-104. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2016.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of damaging behavior of oxide scales grown on austenitic stainless steels using tensile test and cyclic thermogravimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2015.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles nickel database: Energetics of impurities and defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Connétable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101, pp.77-87. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical lifetime modeling of Fe-Ni-Cr alloys subject to high-temperature corrosion in waste-to-energy production units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheyla Herminia Camperos Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (11), pp.1360-1369. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/1808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakaway oxidation of austenitic stainless steels induced by alloyed sulphur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chemelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2015.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the kinetics of pitting corrosion by metal dusting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.592-604. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2015.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the physico-mechanical properties of the protective oxide scale by nano-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda V. Suhodoeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siberian journal of science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of High-Temperature Strain Heterogeneities in a Nickel-Based Single-Crystal Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (1), pp.60 - 64. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201300016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Oxidation Behavior of TBC Systems with a Pt-Rich γ-Ni+γ′-Ni3Al Bond-Coating Made by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audigié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 81 (n° 1-2), pp. 33-45. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-013-9417-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and modeling of α-NiPtAl and Kirkendall void formations during interdiffusion of a Pt coating with a γ-(Ni-13Al) alloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audigié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bilhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 260, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (1-2), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-013-9462-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of sulfur multi-absorption in nickel and its segregation to the Ni(100) and Ni(111) surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Kandaskalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mijoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Connétable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 617, pp. 15-21. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2013.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomographic study of L10 martensite in a Pt-modified NiCoCrAlYTa bond coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xipeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Perrin-Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of breakaway oxidation of Fe–Cr and Fe–Cr–Ni alloys in dry and wet carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.246-256. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Vapor Effects in High Temperature Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (5-6), pp.443-444. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-012-9341-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to modeling of hydrogen effect on oxygen diffusion in Zy-4 alloy during high temperature steam oxidation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mazères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (1-2), pp.121-133. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-012-9335-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Characterization Techniques in High-Temperature Oxidation and Corrosion Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (3-4), pp.225-226. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-012-9329-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Corrosion and Degradation in Complex Atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vilasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (5-6), pp.453-454. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-013-9402-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion and voids formation in the substrate during high temperature oxidation of Ni-Cr alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lequien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Aublant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylise Nastar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (1-2), pp.93-105. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-012-9328-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of breakaway oxidation of Fe–Cr and Fe–Cr–Ni alloys in dry and wet carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2012.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of oxide scale adherence after the high temperature oxidation of nickel-based superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (3), pp.243-248. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3184/096034012X13343145866993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal cycling behaviour of thermal barrier coating systems based on first- and fourth-generation Ni-based superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.136-144. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3184/096034012X13335273125433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping of nanostructured materials or coatings through Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 706-709, pp.24-30. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effect of Pt and of pre-oxidation on the oxidation behaviour of an NiCoCrAlYTa bond-coating for thermal barrier coating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Raffaitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (5-6), pp.247-279. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-011-9241-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carburisation of ferritic Fe-Cr alloys by low carbon activity gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 53, pp. 2767-2777. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature oxidation of nickel-based alloys and estimation of the adhesion strength of resulting oxide layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Khudonogov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection of Metals and Physical Chemistry of Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (3), pp.347-353. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S2070205111030051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal cycling behavior of EBPVD TBC systems deposited on doped Pt-rich γ–γ′ bond coatings made by Spark Plasma Sintering (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206 (7), pp.1558-1565. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface microstructural changes in a cast heat resisting alloy caused by high temperature corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.255-262. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal barrier systems and multi-layered coatings fabricated by spark plasma sintering for the protection of Ni-base superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 654-656, pp.1826-1831. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.654-656.1826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of growth kinetics and adherence of oxide scales formed on Ni-based superalloys at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (12), pp.3932-3942. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity and microstructure evolution of a CoNiCrAlY/Talc cermet prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 205 (5), pp.1183-1188. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.08.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–gel thermal barrier coatings: Optimization of the manufacturing route and durability under cyclic oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Menvie Bekale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 205 (n° 5), pp. 1256-1261. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proto-TGO formation in TBC systems fabricated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 205 (5), pp.1245-1249. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modification by Pt and manufacturing processes on the microstructure of two NiCoCrAlYTa bond coatings intended for thermal barrier system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Raffaitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 205 (3), pp.717-727. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni–W diffusion barrier: Its influence on the oxidation behaviour of a β-(Ni,Pt)Al coated fourth generation nickel-base superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cavaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naveos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Bacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (6-7), pp.761-765. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.09.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principle calculation of monovacancy and divacancy interactions with atomic oxygen in nickel: thermal expansion effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mijoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hocine Megchiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 289-292, pp.747-753. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.289-292.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron oxidation at low temperature (260–500 C) in air and the effect of water vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (1-2), pp.139-162. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-009-9171-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water vapor on the spallation of thermal barrier coating systems during laboratory cyclic oxidation testing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Déneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (1-2), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-009-9170-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sulfur distribution in Ni-based superalloy and thermal barrier coatings after high temperature oxidation: a SIMS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cadoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (1-2), pp.95-113. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-009-9164-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt-modified Ni aluminides, MCrAlY-base multilayer coatings and TBC systems fabricated by Spark Plasma Sintering for the protection of Ni-base superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (6-7), pp.771-778. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.09.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Mutual Interaction between Mechanical Stresses and Internal Corrosion during Isothermal and Cyclic Oxidation of Nickel-Base Superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Orosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jürgen Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 595-598, pp.1023-1031. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.1023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a NiW in-situ diffusion barrier on a fourth generation nickel-base superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cavaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Bacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 595-598, pp.23-32. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Results of the Isothermal Oxidation Study of Pt-Al-NiCoCrAlYTa multi-layered coatings prepared by Sparks Plasma Sintering (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 595-598, pp.143-150. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of diffusion coupled with cyclic oxidation. Application to alumina-forming coatings used for industrial gas turbine blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Vialas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 595-598, pp.159-168. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Evolution in the Substrate due to oxidation: A Numerical Model with Explicit Treatment of Vacancy Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylise Nastar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 595 - 598 ., 463-472 available on : http://oatao.univ-toulouse.fr/2349/1/Bertrand_2349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of TBC systems with NiPtAl or NiCoCrAlYTa bond coatings after thermal cycling at 1100°C: a comparative study of failure mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 595-598, pp.213-221. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature corrosion of cast heat resisting steels in CO+CO2 gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jader Furtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (8), pp.2398-2406. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2008.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of cyclic oxidation kinetics with automatic fitting of experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (3), pp.233-236. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype de thermobalance multitêtes avec cyclage thermique rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salabura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.65-69. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:200722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate Effect on the High Temperature Oxidation Behavior of a Pt-modified Aluminide Coating. Part II: Long-term Cyclic-oxidation Tests at 1,050 C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Vialas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 68, pp.223-242. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-007-9072-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of thermal cycling on the high-temperature creep behaviour of a single crystal nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Raffaitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (4), pp.277-280. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic thermogravimetry of TBC systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4-7), pp.665-669. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous thermogravimetric analysis during the cyclic oxidation of Ni–22Al–15Pt + 1 wt.% Hf at 1200 C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kartono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (7), pp.647-650. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation resistant aluminized MCrAlY coating prepared by Sparks Plasma Sintering (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (5), pp.413-417. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200700012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Specimen Thickness on the High Temperature Corrosion Behavior of CMSX-4 during Thermal-Cycling Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Orosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jürgen Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 68, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-007-9067-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate Effect on the High-Temperature Oxidation Behavior of a Pt-Modified Aluminide Coating. Part I: Influence of the Initial Chemical Composition of the Coating Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Vialas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 66 (3 - 4), pp.155-189. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-006-9024-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Pt and Al content on the long-term, high temperature oxidation behavior and interdiffusion of a Pt-modified aluminide coating deposited on Ni-base superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Vialas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 201 (7), pp.3846-3851. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.07.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced burner-rig test for oxidation-corrosion resistance evaluation of MCrAlY/superalloys systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Raffaitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 201 (7), pp.3829-3835. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.07.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of image analysis and image simulation for quantitative characterization of scale spallation during cyclic oxidation of a Pt-aluminide coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Vialas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2005.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic oxidation of coated and uncoated single-crystal nickel-based superalloy MC2 analyzed by continuous thermogravimetry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Raffaitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (17), pp.4473-4487. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2006.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Diffusion of Oxygen in Nickel at 1000°C by SIMS Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 152 (12), pp.390-397. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2116787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nickel, matériau modèle pour les études d’oxydation à haute température : premiers pas vers une modélisation prédictive du phénomène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Peraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 2, pp. 135-146. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal:2005115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of platinum on the growth rate of the oxide scale formed on cast nickel aluminide intermetallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Bacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 64 (3-4), pp.185-205. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-005-6558-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic aspects of coupling between creep behavior and oxidation on MC2 single crystal superalloy at 1150 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dryepondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (15), pp.4199-4209. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2005.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Interactions Between Oxidation and Structural Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pérusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 461-464, pp.123-130. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature oxidation kinetics of NiAl single crystal and oxide spallation as a function of crystallographic orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Senocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 381 (1 - 2), pp.0. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Environment on Creep Properties of MC2 Single Crystal Superalloy at 1150°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dryepondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vernault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 461 - 4, pp.647-654. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sample Thermobalance for Rapid Cyclic Oxidation Under Controlled Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salabura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 461-464, pp.689-696. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Understanding of TGO Growth and Spallation in Nickel Aluminides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 461 - 4, pp.289-296. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Oxidation of pure Iron : Growth kinetics and scale Morphologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Gauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 461-464, pp.591-598. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Thermogravimetry under Cyclic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (1 - 2), pp.143-163. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:OXID.0000016281.25965.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of vacancies at metal grain boundaries during the oxidation of nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pérusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (18), pp.5375-5380. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2004.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Model for Oxide Scale Growth with Explicit Treatment of Vacancy Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 461-464, pp.481-488. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation of high purity nickel : oxide scale morphology and growth kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Peraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (n° 4 special issue), p.649-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical vapor deposition of ruthenium on NiCoCrAlYTa powders followed by thermal oxidation of the sintered coupons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Vahlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol.163-164, p.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between growth kinetics and microstructure for scales formed by high-temperature oxidation of pure nickel. II. Growth kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Peraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58 (n° 3/4), p.275-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between Growth Kinetics and Microstructure for Scales Formed by High-Temperature Oxidation of Pure Nickel. II. Growth Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Peraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.275-295. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020102604090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between growth kinetics and microstructure for scales formed by high-temperature oxidation of pure nickel. I. Morphologies and microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Peraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58 (n° 3/4), p.249-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Parabolic Rate Constants from a Local Analysis of Mass-Gain Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (5 - 6), pp.477-493. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018860909826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Dusting of Stainless Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Müller-Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Grabke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 251-254, pp.665-670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the kinetic demixing of cations on ceramic ageing and alloy corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petot-Ervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Klimczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 03 (C9), pp.C9-107-C9-113. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1993908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of submicron a-alumina powders doped with Mg-physical and chemical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petot-Ervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 03 (C7), pp.C7-1459-C7-1462. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19937227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic demixing of (Co, Mg)O and ZrO2, Y2O3 solid solutions in an electrical field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tedtoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petot-Ervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 03 (C7), pp.C7-1467-C7-1470. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19937229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic demixing profile calculation under a temperature gradient in multi-component oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.Petot Ervas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9 (3), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0955-2219(92)90005-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation redistribution in oxides under oxygen potential gradients: Influence on the corrosion kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Petotervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loudjani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 53-56, pp.270-279. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0167-2738(92)90390-B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological consequences of cation redistribution in multi-component oxides under chemical potential gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Armanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Klimczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Petot Ervas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 31 (3), pp.147-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic demixing profile calculation in oxide solid solutions under a chemical potential gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Petotervas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 45 (3-4), pp.231-237. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0167-2738(91)90156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilisation de la chromine sous atmosphère humide et à haute température avec simulation de la phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vande Put</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Caussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e édition des JECH (Journées d’Etude sur la Cinétique Hétérogène)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif-sur-Yvette, France. pp.137 - 153, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-006-9030-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of refractory elements and of aluminium on oxygen diffusion and solubility in Titanium alloys: experiments and first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Connétable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Conference on Titanium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Edinbourg, United Kingdom. pp.47, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119888.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen content effect on mechanical behaviour of cp titanium exposed at elevated temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of thermokinetic tools for phase transformation studies of Zr alloys in service and LOCA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19TH INTERNATIONAL SYMPOSIUM ON ZIRCONIUM IN THE NUCLEAR INDUSTRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Manchester, United Kingdom. pp.833-854, </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP162220190040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’épaisseur des échantillons minces sur leur comportement en traction : étude de l’influence de la taille de grain, de la surface libre et de l’état de précipitation pour un superalliage à base de nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 2021 - Journées Annuelles SF2M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen/nitrogen-assisted degradation of the mechanical behavior of titanium alloys exposed at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019: The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032106004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the oxidation transitory regime of Ni-Cr alloys: thermo-kinetic coupling with EKINOX-Open Calphad codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lequien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sundman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05510441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature micromechanical testing for meso/macroscale characterizations under controlled atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Alumina Films Efficiently Protect Ti6242S against Oxidation and Allow Operation above 600 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baggetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature tensile properties of β-γ-γ’-MCrAlY and β-Ni(Al,Pt) bond-coatings and interdiffusion zone with Ni-based single crystal superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI Thermal Barrier Coatings V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Irsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of transient oxidation kinetics using modelling of grain boundary diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bataillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mécanisme de carburation d'aciers austénitique et ferritique en milieu sodium/JECH 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romedenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH 2016 - 47èmes Journées d'Etude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle to ductile behavior transition of β-NiAlPt coated Ni-based single crystal superalloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticity 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carburization behavior of steels in high temperature sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romedenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2016 - 9th International Symposium on High-Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation of austenitic stainless steels: effect of sulfur content on scale adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On High Temperature Oxidation And Corrosion (ISHOC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hakodate, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure of the gradient of mechanical properties in MCrAlY coated MC2 Ni-base superalloy system at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et Evolution des gradients de propriétés mécaniques dans le système superalliage à base de nickel MC2 revêtus MCrAlY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep behaviour of a nickel-based single crystal superalloy at the dendritic scale using micro-tensile specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hervier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creep 2012 / JIMIS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'état métallurgique sur les propriétés mécaniques d'éprouvettes amincies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni–W diffusion barrier: Its influence on the oxidation behaviour of a β-(Ni,Pt)Al coated fourth generation nickel-base superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cavaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Naveos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Bacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Metallurgical Coatings and Thin Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, United States. pp.761-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and high temperature oxidation resistance of new coatings fabricated by a sol-gel route for a TBC application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Nicholls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cycle Frequency on High Temperature Oxidation Behavior of Alumina-forming Coatings Used for Industrial Gas Turbine Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Vialas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Les Embiez, France. pp. 747-754, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation relation between Ni and NiO and its evolution during oxide growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blachere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Peraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Society symposium on High-Temperature Corrosion and Materials Chemistry IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France. p.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId712"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -25982,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="871060A3"/>
+    <w:nsid w:val="F3CC17A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26213,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-monceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0693-5005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080239528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MTLA.2026.102722" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411573v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.INTERMET.2025.109108" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casadebaigt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fourcade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tripti Gaur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MTLA.2025.102545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05004906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07737-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audigi&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vande Put" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mali&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2025.112785" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Puydoyeux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.INTERMET.2024.108367" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mrozowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prillieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hugues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vernouillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Terris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111967" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bataillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C M Fossati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10270-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanva Madhusudan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sanviemvongsak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10260-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pint" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10319-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10293-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pedraza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10292-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112330" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680409v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Enjalbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10273-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10317-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10249-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A Pint" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10291-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ghanes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degeiter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10284-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hervier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Margaux Desagulier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10302-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792789v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10314-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10318-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10275-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10294-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10290-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10320-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03727" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duthoit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11085-024-10307-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Batiste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10261-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cav&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vallot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanfreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fessler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115748" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03891784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06898-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097231v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2023.111113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ciszak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111198" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06814-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Szczepan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111785" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110485" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Oger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110306" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658142v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-022-05198-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wouters" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10077-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431660v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupressoire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117134" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033228v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vach&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cadoret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Dod" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109041" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03291064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Knittel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10075-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426061v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Madelain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Smialek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109804" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pivaingt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuppfler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109863" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10081-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426063v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thouron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Emile" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peraldi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10073-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417210v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153555" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033588v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108875" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504971v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09956-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Macquaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108684" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459141v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05634-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452341v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emile" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033138v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brossard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108611" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972156v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramenatte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108347" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033089v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409432v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baggetto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04277-y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995654v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bataillou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09958-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doublet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108820" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115253v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.03.037" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388742v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michelle Romedenne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108147" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363308v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020039v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.01.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160992v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nozahic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lucia Carabat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Mao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.046" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015779v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.08.050" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059435v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ebel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yapi Brou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.925.353" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339815v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romedenne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monceau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3199" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810342v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kulczyk-Malecka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carr" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.053" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998761v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1846" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818751v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.03.001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997441v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maz&#232;res" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9816-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114969v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.06.025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem G. Sloof" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybrand van Der Zwaag" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.02.001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992320v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9859-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996117v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Raffaitin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8100771" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989245v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.07.005" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579033v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Archambeau-Mirguet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9729-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578676v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Parry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena N. Fedorova" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mantel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2017.03.003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579556v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fedorova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9673-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037190v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pint" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9757-x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914030v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9751-3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579032v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Jullian" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Young" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9724-6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585487v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Murakami" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.11.028" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914004v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9752-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579031v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Romedenne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duprey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9733-5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579441v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fabas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9717-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620033v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Domergue" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.04.015" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579504v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.018" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644170v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9775-8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662679v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.026" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493474v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L. Carabat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.07.113" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488950v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.02.033" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429044v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.10.018" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662665v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salabura" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mainguy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1182250" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486885v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.054" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564782v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hervier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.059" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367841v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.11.012" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411137v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.04.016" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134678v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheyla Herminia Camperos Guevara" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brossard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1808" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211314v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chemelle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.01.007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8HX9HJR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470306v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.01.017" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142998v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.05.061" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148793v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda V. Suhodoeva" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662584v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300016" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170322v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamadi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9417-8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019940v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bilh&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.083" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542913v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9462-3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170366v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mijoule" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.06.019" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141642v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xipeng Tan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.041" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997332v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.008" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850234v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9341-3" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526548v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9335-1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675596B9FEB95C9278F0C564F7397E1DF98DEF8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467697v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lequien" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Aublant" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylise Nastar" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9328-0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37NRC3VF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289984v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9402-2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839673v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9329-z" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00726001v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chieux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034012X13335273125433" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468543v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popov" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034012X13343145866993" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020028v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.07.024" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316391v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boidot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.24" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581871v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-011-9241-y" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726316v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.05.013" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540572v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Khudonogov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2070205111030051" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540657v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.011" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761671v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.091" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688597v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menvie Bekale" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.10.036" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316292v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.654-656.1826" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557824v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.09.014" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550368v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.08.013" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550370v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.09.042" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550707v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.064" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680625v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavaletti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naveos" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bacos" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.072" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76CH50QG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500248v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hocine Megchiche" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.289-292.747" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565652v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9171-0" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565646v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9164-z" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4EDE8952760BD30BBF173D5E8C7A251D5704EF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565575v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine D&#233;neux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9170-1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L96CH24M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566430v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.054" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473387v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaletti" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mercier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boivin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bacos" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josso" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.23" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468592v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Th&#233;bault" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.143" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468636v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Krupp" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Orosz" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Christ" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.1023" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468691v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vialas" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.159" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476966v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Girardin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468701v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.213" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141696v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jader Furtado" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2008.06.001" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593680v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sureau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.10.003" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806046v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-007-9072-z" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/394059B6AF40429B844F0E6AE66CEC016D29E0B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593753v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.10.026" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593799v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.06.017" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592880v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kartono" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.06.018" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592875v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:200722" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481019v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700012" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8ABB33309E15DF94E0E313066A706A2F0F3B0A93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806045v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-007-9067-9" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597240v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.07.246" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8LSMNFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597227v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-006-9024-z" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F272935FA56A134C567AFF2C18084B5AA59FA4BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599367v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.07.256" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z85GHZ4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597322v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.08.007" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K7XDVHC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597267v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.05.034" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688439v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2005115" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600387v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2116787" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601070v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-005-6558-4" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TX2L4S0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601139v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dryepondt" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.05.018" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602369v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senocq" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.04.009" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501370v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;rusin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.123" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501355v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vernault" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.647" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501299v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.689" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250438v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.289" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501339v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gauvain" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.591" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602353v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:OXID.0000016281.25965.93" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM02CD76-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602350v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.07.043" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-380106VB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501319v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abbas" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.481" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851443v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jean" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851444v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Juarez" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tetard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851447v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604509v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020102604090" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6L5K60K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851449v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607751v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018860909826" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VC8M96C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464435v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. M&#252;ller-Lorenz" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Grabke" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252338v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petot-Ervas" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klimczyk" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993908" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/512F1EDB5AAD115321290F8EFA83FB736DD476AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251863v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zao" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937227" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251865v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tedtoub" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937229" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E251E0195520874DE4EF6DC82E26C40664BDA80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680619v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Petot Ervas" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2219(92)90005-X" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L8CTM9M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680621v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Petotervas" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loudjani" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(92)90390-B" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8DC65K1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680616v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armanet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot Ervas" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680617v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(91)90156-6" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNZLW3D9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741032v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-006-9030-1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736603v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119888.1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384611v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafaye" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190040" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05510441v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sundman" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388435v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396263v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359368v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417791v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442243v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823480v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509719v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960952v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824284v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439737v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824302v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hervier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572488v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028015v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Naveos" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030214v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wellman" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicholls" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.3" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688462v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.747" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788435v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blachere" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-monceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0693-5005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080239528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=4LIrz5EAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MTLA.2026.102722" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thenot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.INTERMET.2025.109108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059579v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salsi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesseur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audigi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vande Put" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mali&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2025.112785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05004906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07737-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casadebaigt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fourcade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tripti Gaur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MTLA.2025.102545" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Puydoyeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114197" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.INTERMET.2024.108367" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mrozowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prillieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hugues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680409v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Enjalbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sanviemvongsak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10273-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pedraza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10292-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112330" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vernouillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Terris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111967" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bataillou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C M Fossati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10270-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanva Madhusudan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10260-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10319-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10293-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10317-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10249-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A Pint" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10291-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ghanes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degeiter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaubois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10284-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hervier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Margaux Desagulier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10302-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792789v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10314-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10275-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10318-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703436v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duthoit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11085-024-10307-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806325v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10290-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10294-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10320-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680444v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Batiste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10261-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204533v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cav&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vallot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanfreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fessler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115748" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03727" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03891784v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06898-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2023.111113" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250851v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ciszak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111198" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821874v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06814-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110485" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792936v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Szczepan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111785" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656351v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Oger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110306" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658142v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-022-05198-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03291064v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Knittel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10075-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wouters" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10077-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431660v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupressoire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117134" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033228v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vach&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cadoret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Dod" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109041" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426061v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Madelain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Smialek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109804" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426060v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pivaingt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuppfler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109863" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889568v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10081-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426063v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thouron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Emile" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peraldi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10073-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Macquaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108684" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417210v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153555" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108875" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504971v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09956-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459141v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05634-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emile" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033138v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brossard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108611" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972156v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramenatte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108347" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033089v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409432v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baggetto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04277-y" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995654v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bataillou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09958-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033182v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doublet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108820" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.03.037" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388742v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michelle Romedenne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108147" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363308v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020039v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.01.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160992v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nozahic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lucia Carabat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Mao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.046" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015779v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.08.050" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ebel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yapi Brou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.925.353" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339815v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romedenne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monceau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3199" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727587v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem G. Sloof" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybrand van Der Zwaag" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.02.001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114969v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.06.025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992320v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9859-0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810342v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kulczyk-Malecka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carr" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.053" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998761v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1846" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818751v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.03.001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997441v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maz&#232;res" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9816-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996117v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Raffaitin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8100771" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989245v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.07.005" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579556v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Parry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fedorova" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mantel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9673-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579033v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Archambeau-Mirguet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9729-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578676v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena N. Fedorova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2017.03.003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037190v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pint" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9757-x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585487v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Murakami" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.11.028" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579032v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Jullian" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Young" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9724-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914030v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9751-3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914004v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9752-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579441v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fabas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9717-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579031v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Romedenne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duprey" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9733-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579504v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.018" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662679v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.026" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620033v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Domergue" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.04.015" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644170v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9775-8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488950v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.02.033" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493474v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L. Carabat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.07.113" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429044v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.10.018" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662665v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salabura" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mainguy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1182250" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564782v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hervier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.059" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486885v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.054" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411137v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.04.016" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367841v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.11.012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470306v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.01.017" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134678v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheyla Herminia Camperos Guevara" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brossard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1808" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211314v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chemelle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.01.007" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8HX9HJR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142998v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.05.061" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148793v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda V. Suhodoeva" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662584v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300016" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170322v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamadi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9417-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019940v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bilh&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.083" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542913v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9462-3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170366v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mijoule" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.06.019" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141642v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xipeng Tan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.041" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997332v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.008" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850234v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9341-3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526548v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9335-1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675596B9FEB95C9278F0C564F7397E1DF98DEF8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839673v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9329-z" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289984v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9402-2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467697v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lequien" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Aublant" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylise Nastar" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9328-0" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37NRC3VF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020028v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.07.024" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468543v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popov" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034012X13343145866993" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00726001v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chieux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034012X13335273125433" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316391v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boidot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.24" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581871v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-011-9241-y" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726316v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.05.013" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540572v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Khudonogov" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2070205111030051" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540657v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.011" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557824v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xu" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.09.014" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316292v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.654-656.1826" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550368v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.08.013" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761671v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.091" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688597v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menvie Bekale" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.10.036" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550370v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.09.042" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550707v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.064" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680625v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavaletti" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naveos" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bacos" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.072" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76CH50QG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500248v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hocine Megchiche" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.289-292.747" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565652v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9171-0" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565575v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine D&#233;neux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9170-1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L96CH24M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565646v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9164-z" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4EDE8952760BD30BBF173D5E8C7A251D5704EF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566430v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.054" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468636v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Krupp" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Orosz" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Christ" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.1023" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473387v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaletti" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mercier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boivin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bacos" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josso" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.23" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468592v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Th&#233;bault" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.143" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468691v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vialas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.159" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476966v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Girardin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468701v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.213" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141696v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jader Furtado" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2008.06.001" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593680v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sureau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.10.003" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592875v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:200722" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806046v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-007-9072-z" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/394059B6AF40429B844F0E6AE66CEC016D29E0B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593753v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.10.026" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593799v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.06.017" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592880v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kartono" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.06.018" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481019v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700012" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8ABB33309E15DF94E0E313066A706A2F0F3B0A93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806045v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-007-9067-9" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597227v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-006-9024-z" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F272935FA56A134C567AFF2C18084B5AA59FA4BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597240v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.07.246" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8LSMNFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599367v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.07.256" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z85GHZ4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597322v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.08.007" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K7XDVHC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597267v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.05.034" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600387v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2116787" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688439v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2005115" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601070v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-005-6558-4" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TX2L4S0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601139v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dryepondt" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.05.018" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501370v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;rusin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.123" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602369v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senocq" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.04.009" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501355v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vernault" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.647" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501299v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.689" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250438v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.289" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501339v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gauvain" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.591" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602353v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:OXID.0000016281.25965.93" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM02CD76-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602350v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.07.043" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-380106VB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501319v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abbas" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.481" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851443v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jean" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851444v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Juarez" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tetard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851447v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604509v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020102604090" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6L5K60K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851449v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607751v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018860909826" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VC8M96C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464435v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. M&#252;ller-Lorenz" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Grabke" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252338v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petot-Ervas" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klimczyk" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993908" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/512F1EDB5AAD115321290F8EFA83FB736DD476AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251863v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zao" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937227" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251865v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tedtoub" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937229" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E251E0195520874DE4EF6DC82E26C40664BDA80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680619v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Petot Ervas" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2219(92)90005-X" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L8CTM9M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680621v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Petotervas" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loudjani" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(92)90390-B" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8DC65K1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680616v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Armanet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot Ervas" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680617v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petot" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(91)90156-6" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNZLW3D9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741032v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-006-9030-1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736603v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119888.1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384611v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafaye" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190040" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05510441v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sundman" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388435v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396263v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359368v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417791v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442243v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823480v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509719v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960952v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824284v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439737v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824302v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hervier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572488v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028015v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Naveos" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030214v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wellman" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicholls" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.3" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688462v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.747" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788435v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blachere" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>