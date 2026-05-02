--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -324,394 +324,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05222895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le souterrain aménagé de la Fosse Rouge à Couziers (Indre-et-Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, p. 5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braye-sous-Faye (Indre-et-Loire) : un petit Civaux à la frontière du Poitou et de la Touraine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, pp.35-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03676235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usages de la pierre à bâtir dans les constructions d’Orléans aux XIIe-XVIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ædificare, Revue internationale d’histoire de la construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 9, 2021 – 1, Pierre et dynamiques urbaines, pp.199-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12945-5.p.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">Clément Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 49, pp.35-44</w:t>
+              <w:t xml:space="preserve">, 2020, 48, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La numérisation photographique au service de l’épigraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMED-Culture écrite médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -736,51 +736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières de sarcophages des vallées de Courtineau et de la Manse (Saint-Epain et Sainte-Maure-de-Touraine, Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Les Amis du Patrimoine de Sainte-Maure-de-Touraine et de sa région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.13-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -805,51 +805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sarcophages de Saint-Julien-l’Ars (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pays Chauvinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57, pp.2-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -874,51 +874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -937,325 +937,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur le thème des temporalités. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), p. 13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1030262ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01314482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers résultats de l’opération archéologique n° 20 rue Saint-Marc : hypothèses sur les origines et le développement du bourg Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ziegler,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique et Historique de l’Orléanais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173, pp.5-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La nécropole médiévale et moderne de Braye-sous-Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des amis du Vieux Chinon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, IX (9), pp.855-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...197 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion de sarcophages en Indre-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des amis du Vieux Chinon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, XIII (7), pp.635-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1274,247 +1274,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sarcophages conservés au musée de Béruges (Vienne). Compte-rendu d’observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’association archéologique Les Amis de Béruges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.7-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sarcophages du site de Saint-Pierre-les-Eglises (Chauvigny, Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pays Chauvinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur les sarcophages découvert à Bossay-sur-Claise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison de l'association de Préhistoire et d'Archéologie de Bossay-sur-Claise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1539,51 +1539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières de sarcophages du haut Moyen Âge de Panzoult : découvertes récentes et premières observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des amis du Vieux Chinon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XI (4), pp.385-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1640,51 +1640,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation photographique de graffitis : enjeux, méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1722,51 +1722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation photographique de graffitis : enjeux, méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1798,566 +1798,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sarcophages du Sud du Bassin parisien : processus de fabrication et économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de Master « Echanges et pratiques culturelles » (université de Tours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sarcophages en pierre d'Ambrault ? Pas si sûr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1100 ans de l’abbaye Notre Dame de Déols. Comprendre le rayonnement clunisien au Moyen-Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Déols (Indre), France. pp.137-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages de la pierre à bâtir dans les constructions d’Orléans aux XIIIe-XVIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre et dynamiques urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages du haut Moyen Âge de la basse vallée de la Vienne (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des carrières II, 13e colloque international de Saint-Martin-le-Vieil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Martin-le-Vieil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les caves d’Orléans et les apports de la recherche SICAVOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caves et celliers au Moyen Âge et à l’époque Moderne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Alix et A. Salamagne, Oct 2017, Tours, France. pp.57-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01701901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prieuré Notre-Dame-des-Sept-Dormants (abbaye de Marmoutier, Tours) : évolution topographique et architecturale du haut Moyen Âge au 19e s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de Master « Archéologie de la construction » (université de Tours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sarcophagi quarry of Pied Griffé in the Anglin valley (Saint-Pierre-de-Maillé, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th annual Early Medieval Archaeology Student Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Durham/Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...214 lines deleted...]
-                <w:t xml:space="preserve">Usages de la pierre à bâtir dans les constructions d’Orléans aux XIIIe-XVIe siècles</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The semi-troglodytic chapel of Notre-Dame-des-Sept-Dormants (Marmoutier abbey, Tours, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lorans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2408,51 +2408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne) : apports des fouilles de 2016 et 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrières et construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2477,51 +2477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of studying the sarcophagi quarries of the early Middle Ages in Touraine, Poitou and Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual meeting of the Association of European Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2546,51 +2546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and waste management in sarcophagi quarries of the early Middle Ages in Central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cantiere e bottega nell’alto medioevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Turin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2615,77 +2615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude archéologique des cavités d’Orléans : des archives aux modèles numériques (programme SICAVOR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e colloque international du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2710,51 +2710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sarcophages de la nécropole de Civaux (Vienne) : typologie et stratégie d’approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2805,64 +2805,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système BADOA (Base Archéologique et Documentaire d’Orléans et de son Agglomération) et le module SICAVOR : entre avancées conceptuelles et errements techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du point à la ville. Croisement des méthodes d’évaluation du potentiel archéologique en milieu urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2881,195 +2881,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Artisanat et économie du sarcophage de pierre durant le haut Moyen Âge : approches méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire diachronique de Master 1 et 2 d’archéologie « Mobilier et pratiques sociales » (université de Tours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la carrière au site funéraire : fabrication, acquisition et utilisation des sarcophages de pierre durant le haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeudis d’Archéologie Médiévale et Moderne (université Paris 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcophages en remploi et remploi de sarcophages de l’Antiquité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de Master Archéologie de l’Université de Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3094,51 +3094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Photogrammetry : a Contribution to the Study of Early Middle Ages Sarcophagi Quarries of Panzoult (Indre-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.337-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3189,333 +3189,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Typo-chronologie des sarcophages de pierre de l’Antiquité tardive et du haut Moyen Âge dans le Sud du Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Rencontres du GAAF autour des typo-chronologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typo-chronologie des sarcophages de pierres de l’Antiquité tardive et du haut Moyen Âge dans le Sud du Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre autour des typo-chronologie, 11e colloque du GAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02146388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les tombes rupestres de Touraine : caractérisation morphologique, technologique, topographique et chronologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre autour des typo-chronologie, 11e colloque du GAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02146391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tombes rupestres de Touraine : caractérisation morphologique, technologique, topographique et chronologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontres du GAAF autour des typo-chronologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacement et réouverture du sarcophage des Grêles (commune de Lavoux, Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Miclon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3553,51 +3553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation et visibilité des sarcophages de pierre du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Gaultier; Anne Dietrich; Alexis Corrochano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne, colloque du GAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tours, France. Gaaf/FERACF, pp.192-196, 2015, Rencontre autour des paysages du cimetière médiéval et moderne</w:t>
@@ -3658,51 +3658,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmoutier (Tours). De l'oratoire Notre-Dame au prieuré des Sept-Dormants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lorans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3778,77 +3778,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comptes de Saint-Aignan d’Orléans : les chanoines au service d’un projet royal imposé à la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Boisseuil; J. Dumasy-Rabineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et enjeux des comptabilités urbaines médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.275-292, 2025, </w:t>
@@ -3899,51 +3899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Example of Merovingian Funerary Art in Gaul: the Sarcophagi Lids Decorated with a Multiple Bands Motif from Poitou (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3994,51 +3994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau sarcophages. Un collectif de chercheurs autour d’un contenant funéraire remarquable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4106,51 +4106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pierres des sarcophages du haut Moyen Âge dans le sud du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desart L.; Moulis C.; Fronteau G.; Piavaux M.; Pieters M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à pierre III. Économie de la pierre entre Rhin et Loire aux périodes historiques, actes du colloque Pierre-à-Pierre III, Économie de la pierre entre Rhin et Loire aux périodes historiques, 4-6 novembre 2021, Charleville-Mézières/Sedan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société archéologique champenoise; éd. universitaires de l'UMONS, p. 231-256, 2024</w:t>
@@ -4179,51 +4179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Quarry Waste Explain Tool Marks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lamesa A.; Whitaker K.; Gattiglia G.; Sciuto C.; Porqueddu M.-É. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From quarries to Rock-cut Sites. Echoes of Stone Crafting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, p. 81-100, 2023, </w:t>
@@ -4255,234 +4255,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombes rupestres de Touraine : caractérisation morphologique, technologique, topographique et chronologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Typo-chronologie des sarcophages de pierre de l’Antiquité tardive et du haut Moyen Âge dans le sud du Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanchard Ph.; Chimier J.-Ph.; Gaultier M.; Verjux C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fédération pour l’édition de la Revue archéologique du Centre de la France, pp.353-358, 2022, </w:t>
+              <w:t xml:space="preserve">, Fédération pour l’édition de la Revue archéologique du Centre de la France, pp.347-352, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12phr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12phg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429327v1</w:t>
+                <w:t xml:space="preserve">hal-05429334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typo-chronologie des sarcophages de pierre de l’Antiquité tardive et du haut Moyen Âge dans le sud du Bassin parisien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les tombes rupestres de Touraine : caractérisation morphologique, technologique, topographique et chronologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanchard Ph.; Chimier J.-Ph.; Gaultier M.; Verjux C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fédération pour l’édition de la Revue archéologique du Centre de la France, pp.347-352, 2022, </w:t>
+              <w:t xml:space="preserve">, Fédération pour l’édition de la Revue archéologique du Centre de la France, pp.353-358, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12phg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12phr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429334v1</w:t>
+                <w:t xml:space="preserve">hal-05429327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et typo-chronologie des carrières et caves-carrières d’Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorations &amp; History. France: Karst: Heritage &amp; Ressources. Proceedings of the 18th UIS Congress, vol. II, (Karstologia, Mémoires 22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.341-344, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4507,51 +4507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of studying the sarcophagi quarries of the High Middle Ages in Touraine-Poitou-Berry (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciuto, C.; Lamesa, A.; Whitaker, K.; Yamaç, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carved in stone. The archaeology of rock-cut sites and stone quarries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BAR Publishing, p. 113-142, 2021, BAR International Series S3054</w:t>
@@ -4580,64 +4580,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caves d’Orléans. Apports de la recherche SICAVOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Alix, Lucie Gaugain, Alain Salamagne (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caves et celliers dans l’Europe médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, p. 57- 85, pl. IV à VIII, 2019, coll. Perspectives historiques, 978-2-86906-714-1</w:t>
@@ -4666,51 +4666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la 3D numérique à l’étude des carrières de sarcophages du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Morelle; Christophe Colliou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de relevés numériques en archéologie et en architecture : applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Centre de Recherches Archéologiques et d’Histoire de Normandie, pp.125-138, 2018, Bulletin hors série du CRAHN-SNEP</w:t>
@@ -4739,51 +4739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coteau, les terrasses occidentales et la tour des cloches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Dussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4909,51 +4909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre - Ile-de-France. 2023, pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5027,51 +5027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UGA (Université Grenoble Alpes); LUHCIE - Laboratoire Universitaire Histoire Cultures Italie Europe; DRAC / SRA Centre-Val de Loire. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5119,51 +5119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Husi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5263,51 +5263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AuGuRA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5342,2600 +5342,2600 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche pluriannuel 2018-2020 : la cathédrale Sainte-Croix d’Orléans (Loiret), site 45 234 025 AH, OA : 0612082. Rapport 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Senséby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LUHCIE - Laboratoire Universitaire Histoire Cultures Italie Europe. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE SITE DE L'ABBAYE DE MARMOUTIER (TOURS, INDRE-ET-LOIRE) Rapport 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lorans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Alix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurine Guyot</w:t>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne), Campagne 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Loubignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LUHCIE - Laboratoire Universitaire Histoire Cultures Italie Europe. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02471804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans (Loiret). 28 rue de l’Ételon, Lycée Saint-Euverte. Rapport final d’opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle d'archéologie, Ville d'Orléans. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrière de sarcophages et petit ensemble funéraire du haut Moyen Âge à Pont-Goubault (vallée de Courtineau, Saint-Epain, Indre-et-Loire) - campagne 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne), Campagne 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Primault</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02471777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrière de sarcophages et petit ensemble funéraire du haut Moyen Âge à Pont-Goubault (vallée de Courtineau, Saint-Epain, Indre-et-Loire) - campagne 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01926001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l'habitat civil médiéval des 11e-14e siècles de la vallée du Loir autour de Lavardin (Loir-et-Cher). Campagne 2018, L'étude du &amp;quot;Prieuré Saint-Genest&amp;quot; de Lavardin : une maison du 12e siècle et début de prospections inventaires dans les communes voisines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Letor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CITERES-LAT UMR 7324. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sarcophage des Grêles (Lavoux, Vienne), sondage 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages du haut Moyen Âge de Panzoult (37) – Carrière Barbauderie 2 - Campagne 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Polinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018, 2 vol. (83 p. et 14 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le centre carrier de l’Anglin (Indre et Vienne) et la carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne), Campagne 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2017, 1 vol., 84 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sarcophage des Grêles (Lavoux, Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Miclon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2017, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le centre carrier de l’Anglin (Indre et Vienne) et la carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne), Campagne 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2016, 1 vol., 116 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evena, rapport de projet collectif de recherche 2012-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours, CNRS, UMR 7324 Citeres-LAT, Inrap, SRA Centre-Val de Loire. 2016, pp.739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages du haut Moyen Âge en région Centre-Val de Loire (18, 36, 37, 41 et 45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agglomération antique et médiévale de &amp;quot;Mougon&amp;quot; à Crouzilles (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pôle d'archéologie, Ville d'Orléans. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2015, pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...40 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole médiévale de Braye-sous-Faye (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages du haut Moyen Âge de Panzoult (Indre-et-Loire). Campagne 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018, 2 vol. (83 p. et 14 p.)</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kermorvant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2012, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le centre de production de sarcophages du haut Moyen Âge de la vallée de la Manse (Saint-Epain, Indre-et-Loire). Les Roches – carrière 1 – fouille 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2012, pp.1 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candes-Saint-Martin (Indre-et-Loire) : rue Trochet (Tranche 1) et &amp;quot;Les Perrières&amp;quot; (Tranche 2) : les aires d'ensilage du Haut-Moyen-Âge, la ville fortifiée du XIIIe s. et deux grands ensembles funéraires. Rapport final d'opération de diagnostic archéologique réalisé du 24 octobre 2011 au 05 juin 2012 et correspondant aux prescriptions n° 11/0164 et 11/0165 du 18 mars 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhavy-Cyril Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélémy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2012, 3 vol. (102p.+102p.+170p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01091594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « carrière de Vinon » à Sancerre (Cher) – Prospection thématique 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2011, pp.1 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages des Roches (Saint-Epain, Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages des Roches (Saint-Epain, Indre-et-Loire), analyse C14 de deux échantillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages du haut Moyen Âge de la Vienne. Prospection thématique à Lhommaizé et Civaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production et diffusion des sarcophages de pierre du haut Moyen Âge en Vienne. Travaux 2012 – Inventaire et prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2011, pp.1 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages des Roches (Saint-Epain, Indre-et-Loire), rapport de surveillance de travaux (14 janvier 2011),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carrière de la Garenne à Gizeux (Indre-et-Loire). Affleurement A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01448428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages des Roches à Saint-Epain (Indre-et-Loire, Sondage et étude préliminaire du site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Husi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Motteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Talluault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Quentin-sur-Indrois (37). Le Bourg - Rue de l'Eglise. Rapport final d'opération de sauvetage urgent correspondant à la prescription n° 09/0476 du 10 novembre 2009 et réalisé les 12 et 12 novembre 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CITERES-LAT UMR 7324. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2010, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...1485 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01092145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...182 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières de sarcophages du haut Moyen Âge de Panzoult (Indre-et-Loire), Vallon du Bottereau, Barbauderie 1 (sondage 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7989,51 +7989,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion des sarcophages de pierre de l'Antiquité tardive et du haut Moyen Âge dans le Sud du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université François Rabelais - Tours, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8150,51 +8150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF7048A5"/>
+    <w:nsid w:val="AB7B61F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8381,51 +8381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-morleghem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3229-0076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199339643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12945-5.p.0199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loeuillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030262ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler," TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roug&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rampnoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chartier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Foulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14s8g" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.33432617.30" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bouriffet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Finoulst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/lbg20ace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12phr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12phg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dussol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Marzais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bellanger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montaudon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sens&#233;by" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loubignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerbaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470619v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Letor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lorenz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091594v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavy-Cyril Tan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653849v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kermorvant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654032v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Talluault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02379845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-morleghem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3229-0076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199339643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loeuillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12945-5.p.0199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030262ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roug&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rampnoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chartier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029613v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Foulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14s8g" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.33432617.30" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bouriffet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Finoulst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/lbg20ace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12phg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12phr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dussol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Marzais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bellanger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montaudon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sens&#233;by" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loubignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470619v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Letor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518192v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerbaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654017v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lorenz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kermorvant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654022v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavy-Cyril Tan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654032v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Talluault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02379845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>