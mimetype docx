--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -324,325 +324,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05222895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usages de la pierre à bâtir dans les constructions d’Orléans aux XIIe-XVIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ædificare, Revue internationale d’histoire de la construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 9, 2021 – 1, Pierre et dynamiques urbaines, pp.199-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12945-5.p.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le souterrain aménagé de la Fosse Rouge à Couziers (Indre-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 193, p. 5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braye-sous-Faye (Indre-et-Loire) : un petit Civaux à la frontière du Poitou et de la Touraine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03676235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...125 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -667,51 +667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La numérisation photographique au service de l’épigraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMED-Culture écrite médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -736,51 +736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières de sarcophages des vallées de Courtineau et de la Manse (Saint-Epain et Sainte-Maure-de-Touraine, Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Les Amis du Patrimoine de Sainte-Maure-de-Touraine et de sa région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.13-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -805,51 +805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sarcophages de Saint-Julien-l’Ars (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pays Chauvinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57, pp.2-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -874,51 +874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -937,584 +937,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nécropole médiévale et moderne de Braye-sous-Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des amis du Vieux Chinon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, IX (9), pp.855-864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers résultats de l’opération archéologique n° 20 rue Saint-Marc : hypothèses sur les origines et le développement du bourg Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ziegler,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique et Historique de l’Orléanais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173, pp.5-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur le thème des temporalités. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), p. 13-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1030262ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01314482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...108 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production et diffusion de sarcophages en Indre-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des amis du Vieux Chinon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, IX (9), pp.855-864</w:t>
+              <w:t xml:space="preserve">, 2013, XIII (7), pp.635-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sarcophages du site de Saint-Pierre-les-Eglises (Chauvigny, Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des amis du Vieux Chinon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, XIII (7), pp.635-648</w:t>
+              <w:t xml:space="preserve">Le pays Chauvinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sarcophages conservés au musée de Béruges (Vienne). Compte-rendu d’observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’association archéologique Les Amis de Béruges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur les sarcophages découvert à Bossay-sur-Claise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison de l'association de Préhistoire et d'Archéologie de Bossay-sur-Claise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1539,51 +1539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières de sarcophages du haut Moyen Âge de Panzoult : découvertes récentes et premières observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des amis du Vieux Chinon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XI (4), pp.385-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1640,51 +1640,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation photographique de graffitis : enjeux, méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1722,51 +1722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation photographique de graffitis : enjeux, méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1798,730 +1798,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les caves d’Orléans et les apports de la recherche SICAVOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caves et celliers au Moyen Âge et à l’époque Moderne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Alix et A. Salamagne, Oct 2017, Tours, France. pp.57-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prieuré Notre-Dame-des-Sept-Dormants (abbaye de Marmoutier, Tours) : évolution topographique et architecturale du haut Moyen Âge au 19e s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de Master « Archéologie de la construction » (université de Tours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The sarcophagi quarry of Pied Griffé in the Anglin valley (Saint-Pierre-de-Maillé, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th annual Early Medieval Archaeology Student Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Durham/Newcastle, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sarcophages du Sud du Bassin parisien : processus de fabrication et économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de Master « Echanges et pratiques culturelles » (université de Tours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des sarcophages en pierre d'Ambrault ? Pas si sûr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1100 ans de l’abbaye Notre Dame de Déols. Comprendre le rayonnement clunisien au Moyen-Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Déols (Indre), France. pp.137-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de la pierre à bâtir dans les constructions d’Orléans aux XIIIe-XVIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre et dynamiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières de sarcophages du haut Moyen Âge de la basse vallée de la Vienne (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des carrières II, 13e colloque international de Saint-Martin-le-Vieil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint-Martin-le-Vieil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne) : apports des fouilles de 2016 et 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caves et celliers au Moyen Âge et à l’époque Moderne </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Alix et A. Salamagne, Oct 2017, Tours, France. pp.57-85</w:t>
+              <w:t xml:space="preserve">Carrières et construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The semi-troglodytic chapel of Notre-Dame-des-Sept-Dormants (Marmoutier abbey, Tours, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lorans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual meeting of the Association of European Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of studying the sarcophagi quarries of the early Middle Ages in Touraine, Poitou and Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual meeting of the Association of European Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2546,51 +2546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and waste management in sarcophagi quarries of the early Middle Ages in Central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cantiere e bottega nell’alto medioevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Turin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2615,77 +2615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude archéologique des cavités d’Orléans : des archives aux modèles numériques (programme SICAVOR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e colloque international du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2710,51 +2710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sarcophages de la nécropole de Civaux (Vienne) : typologie et stratégie d’approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2805,64 +2805,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système BADOA (Base Archéologique et Documentaire d’Orléans et de son Agglomération) et le module SICAVOR : entre avancées conceptuelles et errements techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du point à la ville. Croisement des méthodes d’évaluation du potentiel archéologique en milieu urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2881,195 +2881,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la carrière au site funéraire : fabrication, acquisition et utilisation des sarcophages de pierre durant le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeudis d’Archéologie Médiévale et Moderne (université Paris 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Artisanat et économie du sarcophage de pierre durant le haut Moyen Âge : approches méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire diachronique de Master 1 et 2 d’archéologie « Mobilier et pratiques sociales » (université de Tours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcophages en remploi et remploi de sarcophages de l’Antiquité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de Master Archéologie de l’Université de Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3094,51 +3094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Photogrammetry : a Contribution to the Study of Early Middle Ages Sarcophagi Quarries of Panzoult (Indre-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.337-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3189,333 +3189,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les tombes rupestres de Touraine : caractérisation morphologique, technologique, topographique et chronologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Rencontres du GAAF autour des typo-chronologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des sarcophages de pierre de l’Antiquité tardive et du haut Moyen Âge dans le Sud du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontres du GAAF autour des typo-chronologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des sarcophages de pierres de l’Antiquité tardive et du haut Moyen Âge dans le Sud du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des typo-chronologie, 11e colloque du GAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02146388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tombes rupestres de Touraine : caractérisation morphologique, technologique, topographique et chronologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des typo-chronologie, 11e colloque du GAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02146391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacement et réouverture du sarcophage des Grêles (commune de Lavoux, Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Miclon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3553,51 +3553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation et visibilité des sarcophages de pierre du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Gaultier; Anne Dietrich; Alexis Corrochano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne, colloque du GAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tours, France. Gaaf/FERACF, pp.192-196, 2015, Rencontre autour des paysages du cimetière médiéval et moderne</w:t>
@@ -3658,64 +3658,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmoutier (Tours). De l'oratoire Notre-Dame au prieuré des Sept-Dormants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lorans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hervé Foulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3778,77 +3778,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comptes de Saint-Aignan d’Orléans : les chanoines au service d’un projet royal imposé à la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Boisseuil; J. Dumasy-Rabineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et enjeux des comptabilités urbaines médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.275-292, 2025, </w:t>
@@ -3899,51 +3899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Example of Merovingian Funerary Art in Gaul: the Sarcophagi Lids Decorated with a Multiple Bands Motif from Poitou (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3994,51 +3994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau sarcophages. Un collectif de chercheurs autour d’un contenant funéraire remarquable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4106,51 +4106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pierres des sarcophages du haut Moyen Âge dans le sud du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desart L.; Moulis C.; Fronteau G.; Piavaux M.; Pieters M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à pierre III. Économie de la pierre entre Rhin et Loire aux périodes historiques, actes du colloque Pierre-à-Pierre III, Économie de la pierre entre Rhin et Loire aux périodes historiques, 4-6 novembre 2021, Charleville-Mézières/Sedan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société archéologique champenoise; éd. universitaires de l'UMONS, p. 231-256, 2024</w:t>
@@ -4179,51 +4179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Quarry Waste Explain Tool Marks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lamesa A.; Whitaker K.; Gattiglia G.; Sciuto C.; Porqueddu M.-É. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From quarries to Rock-cut Sites. Echoes of Stone Crafting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, p. 81-100, 2023, </w:t>
@@ -4255,234 +4255,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typo-chronologie des sarcophages de pierre de l’Antiquité tardive et du haut Moyen Âge dans le sud du Bassin parisien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les tombes rupestres de Touraine : caractérisation morphologique, technologique, topographique et chronologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanchard Ph.; Chimier J.-Ph.; Gaultier M.; Verjux C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fédération pour l’édition de la Revue archéologique du Centre de la France, pp.347-352, 2022, </w:t>
+              <w:t xml:space="preserve">, Fédération pour l’édition de la Revue archéologique du Centre de la France, pp.353-358, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12phg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12phr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429334v1</w:t>
+                <w:t xml:space="preserve">hal-05429327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombes rupestres de Touraine : caractérisation morphologique, technologique, topographique et chronologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Typo-chronologie des sarcophages de pierre de l’Antiquité tardive et du haut Moyen Âge dans le sud du Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanchard Ph.; Chimier J.-Ph.; Gaultier M.; Verjux C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fédération pour l’édition de la Revue archéologique du Centre de la France, pp.353-358, 2022, </w:t>
+              <w:t xml:space="preserve">, Fédération pour l’édition de la Revue archéologique du Centre de la France, pp.347-352, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12phr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12phg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429327v1</w:t>
+                <w:t xml:space="preserve">hal-05429334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et typo-chronologie des carrières et caves-carrières d’Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorations &amp; History. France: Karst: Heritage &amp; Ressources. Proceedings of the 18th UIS Congress, vol. II, (Karstologia, Mémoires 22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.341-344, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4507,51 +4507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of studying the sarcophagi quarries of the High Middle Ages in Touraine-Poitou-Berry (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciuto, C.; Lamesa, A.; Whitaker, K.; Yamaç, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carved in stone. The archaeology of rock-cut sites and stone quarries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BAR Publishing, p. 113-142, 2021, BAR International Series S3054</w:t>
@@ -4580,64 +4580,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caves d’Orléans. Apports de la recherche SICAVOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Alix, Lucie Gaugain, Alain Salamagne (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caves et celliers dans l’Europe médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, p. 57- 85, pl. IV à VIII, 2019, coll. Perspectives historiques, 978-2-86906-714-1</w:t>
@@ -4666,51 +4666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la 3D numérique à l’étude des carrières de sarcophages du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Morelle; Christophe Colliou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de relevés numériques en archéologie et en architecture : applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Centre de Recherches Archéologiques et d’Histoire de Normandie, pp.125-138, 2018, Bulletin hors série du CRAHN-SNEP</w:t>
@@ -4739,51 +4739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coteau, les terrasses occidentales et la tour des cloches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Dussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4909,3033 +4909,3033 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre - Ile-de-France. 2023, pp.233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pussigny. Place de l'église, chemin du Port. Rapport de diagnostic archéologique réalisé du 20 juin au 11 juillet 2022 (OA 0613114)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire. Tours. 2022, 243 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05192020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre-Val de Loire – Loiret – La cathédrale Sainte-Croix d’Orléans, site 45 234 025 AH, OA : 0612082, Projet Collectif de Recherche, Rapport 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UGA (Université Grenoble Alpes); LUHCIE - Laboratoire Universitaire Histoire Cultures Italie Europe; DRAC / SRA Centre-Val de Loire. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennes (Maine-et-Loire) L'AGGLOMÉRATION ANTIQUE ET SON DEVENIR AU HAUT MOYEN ÂGE RAPPORT INTERMÉDIAIRE D'ACTIVITÉS SCIENTIFIQUES 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Déodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AuGuRA. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche pluriannuel 2018-2020 : la cathédrale Sainte-Croix d’Orléans (Loiret), site 45 234 025 AH, OA : 0612082. Rapport 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Senséby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LUHCIE - Laboratoire Universitaire Histoire Cultures Italie Europe. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE SITE DE L'ABBAYE DE MARMOUTIER (TOURS, INDRE-ET-LOIRE) Rapport 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lorans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne), Campagne 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Loubignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Primault</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre - Ile-de-France. 2023, pp.233</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02471804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orléans (Loiret). 28 rue de l’Ételon, Lycée Saint-Euverte. Rapport final d’opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle d'archéologie, Ville d'Orléans. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrière de sarcophages et petit ensemble funéraire du haut Moyen Âge à Pont-Goubault (vallée de Courtineau, Saint-Epain, Indre-et-Loire) - campagne 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages du haut Moyen Âge de Panzoult (37) – Carrière Barbauderie 2 - Campagne 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Polinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018, 2 vol. (83 p. et 14 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l'habitat civil médiéval des 11e-14e siècles de la vallée du Loir autour de Lavardin (Loir-et-Cher). Campagne 2018, L'étude du &amp;quot;Prieuré Saint-Genest&amp;quot; de Lavardin : une maison du 12e siècle et début de prospections inventaires dans les communes voisines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Letor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CITERES-LAT UMR 7324. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne), Campagne 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Mach</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Philippe Husi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02471777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrière de sarcophages et petit ensemble funéraire du haut Moyen Âge à Pont-Goubault (vallée de Courtineau, Saint-Epain, Indre-et-Loire) - campagne 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01926001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sarcophage des Grêles (Lavoux, Vienne), sondage 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le centre carrier de l’Anglin (Indre et Vienne) et la carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne), Campagne 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2017, 1 vol., 84 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sarcophage des Grêles (Lavoux, Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Miclon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2017, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le centre carrier de l’Anglin (Indre et Vienne) et la carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne), Campagne 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2016, 1 vol., 116 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evena, rapport de projet collectif de recherche 2012-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UGA (Université Grenoble Alpes); LUHCIE - Laboratoire Universitaire Histoire Cultures Italie Europe; DRAC / SRA Centre-Val de Loire. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours, CNRS, UMR 7324 Citeres-LAT, Inrap, SRA Centre-Val de Loire. 2016, pp.739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages du haut Moyen Âge en région Centre-Val de Loire (18, 36, 37, 41 et 45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agglomération antique et médiévale de &amp;quot;Mougon&amp;quot; à Crouzilles (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2015, pp.132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candes-Saint-Martin (Indre-et-Loire) : rue Trochet (Tranche 1) et &amp;quot;Les Perrières&amp;quot; (Tranche 2) : les aires d'ensilage du Haut-Moyen-Âge, la ville fortifiée du XIIIe s. et deux grands ensembles funéraires. Rapport final d'opération de diagnostic archéologique réalisé du 24 octobre 2011 au 05 juin 2012 et correspondant aux prescriptions n° 11/0164 et 11/0165 du 18 mars 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhavy-Cyril Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélémy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2012, 3 vol. (102p.+102p.+170p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01091594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages du haut Moyen Âge de Panzoult (Indre-et-Loire). Campagne 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Husi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire. Tours. 2022, 243 p</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kermorvant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2012, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole médiévale de Braye-sous-Faye (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">AuGuRA. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LUHCIE - Laboratoire Universitaire Histoire Cultures Italie Europe. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le centre de production de sarcophages du haut Moyen Âge de la vallée de la Manse (Saint-Epain, Indre-et-Loire). Les Roches – carrière 1 – fouille 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2012, pp.1 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages des Roches (Saint-Epain, Indre-et-Loire), analyse C14 de deux échantillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages des Roches (Saint-Epain, Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Pôle d'archéologie, Ville d'Orléans. 2019</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « carrière de Vinon » à Sancerre (Cher) – Prospection thématique 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2011, pp.1 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...40 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages du haut Moyen Âge de la Vienne. Prospection thématique à Lhommaizé et Civaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production et diffusion des sarcophages de pierre du haut Moyen Âge en Vienne. Travaux 2012 – Inventaire et prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2011, pp.1 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages des Roches (Saint-Epain, Indre-et-Loire), rapport de surveillance de travaux (14 janvier 2011),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Quentin-sur-Indrois (37). Le Bourg - Rue de l'Eglise. Rapport final d'opération de sauvetage urgent correspondant à la prescription n° 09/0476 du 10 novembre 2009 et réalisé les 12 et 12 novembre 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2010, 25 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carrière de la Garenne à Gizeux (Indre-et-Loire). Affleurement A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01448428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de sarcophages des Roches à Saint-Epain (Indre-et-Loire, Sondage et étude préliminaire du site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Husi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Motteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Talluault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...1809 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Talluault</w:t>
-[...28 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01654032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...90 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières de sarcophages du haut Moyen Âge de Panzoult (Indre-et-Loire), Vallon du Bottereau, Barbauderie 1 (sondage 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7989,51 +7989,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion des sarcophages de pierre de l'Antiquité tardive et du haut Moyen Âge dans le Sud du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université François Rabelais - Tours, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8150,51 +8150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB7B61F6"/>
+    <w:nsid w:val="1CAFC34E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8381,51 +8381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-morleghem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3229-0076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199339643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loeuillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12945-5.p.0199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030262ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roug&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rampnoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chartier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029613v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Foulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14s8g" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.33432617.30" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bouriffet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Finoulst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/lbg20ace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12phg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12phr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dussol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Marzais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bellanger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montaudon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sens&#233;by" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loubignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470619v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Letor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518192v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerbaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654017v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lorenz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kermorvant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654022v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavy-Cyril Tan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654032v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Talluault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02379845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-morleghem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3229-0076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199339643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12945-5.p.0199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loeuillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler," TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030262ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roug&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rampnoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Foulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14s8g" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.33432617.30" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bouriffet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Finoulst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/lbg20ace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12phr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12phg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dussol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Marzais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192020v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bellanger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montaudon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sens&#233;by" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loubignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerbaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Letor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926001v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654017v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lorenz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091594v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavy-Cyril Tan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kermorvant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654029v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654032v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Talluault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02379845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>