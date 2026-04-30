--- v0 (2026-03-31)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -734,165 +734,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éléments d’histoire du célibat sacerdotal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prêtres diocésains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1577, p. 191-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une approche des idées politiques de Léon Cristiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos églises bourbonnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35, p. 27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963711v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03963680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cercles de relations de Léon Cristiani</w:t>
               </w:r>
@@ -954,5376 +954,6122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le fonds d’archives du diocèse de Moulins déposés aux Archives départementales de l’Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nos églises bourbonnaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.50-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diocèse de Belley et les diocèses de France au fil de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire religieuse des pays de l’Ain. Bulletin de la Société Nouvelle Gorini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.121-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pelletier éd., Le cardinal Lustiger et le sacerdoce. Colloque des 4 et 5 mars 2011, organisé par l’Institut Jean-Marie Lustiger, le Séminaire de Paris et la Faculté Notre-Dame au Collège des Bernardins à Paris, Collège des Bernardins – Parole et Silence, 2018, 312 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théophilyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIV (1), pp.288-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les étudiants de l’UCLy tués en 1914-1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l’Université catholique de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35, pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Églises et vie religieuse dans la région du Donjon : Barrais-Bussolles, Le Donjon, Lenax, Montaiguët-en-Forez</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monuments aux morts des églises de l'Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos églises bourbonnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2019, 32, pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts de la pensée sociale à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théophilyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, XXII (1), pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Églises et vie religieuse dans la région du Donjon : Barrais-Bussolles, Le Donjon, Lenax, Montaiguët-en-Forez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nos églises bourbonnaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01718829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard sur l’histoire de la Faculté de droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Université Catholique de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage de la notion de 'signes des temps' au concile Vatican II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théophilyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.27-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mémoire pour un avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Témoignage ACO. La vie en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 552, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'herméneutique de Vatican II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Documentation Catholique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2483, pp.145-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00829188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le synode des évêques sur les laïcs de 1987</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théophilyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (1), pp.153-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00829189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Églises et vie religieuse dans la région de Bourbon l'Archambault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos églises bourbonnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25, pp.39-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00829192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard sur l'histoire de l'Église catholique à Montluçon au XX e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Amis de Montluçon société d'histoire et d'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63, pp.7-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté religieuse comme refus de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignes de crêtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17, pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vatican II et les signes des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spiritus : expériences et recherches missionaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 208, pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00829190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et élaboration de l'histoire du concile Vatican II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mgr Odon Thibaudier (1823-1892)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Université Catholique de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, pp.71-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacordaire : un catholique libéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumière et vie : revue de formation doctrinale chrétienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, LX (1), pp.57-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard rétrospectif sur l'apostolat des laïcs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit et vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 237 et 238, pp.13-22 et 10-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le curé d'Ars et la Vierge Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">María en los caminos de santidad cristiana. Ephemerides mariologicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, LXI (1), pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre de paroisse de Saint-Marcel-en-Marcillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos églises bourbonnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24, pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excursion en Combraille bourbonnaise (églises de Marcillat, Terjat, Saint-Fargeol, Saint-Marcel-en-Marcillat, Sainte-Thérence, Ronnet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos églises bourbonnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24, pp.41-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Vianney, figure de prêtre, et sa réception dans l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théophilyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XV (2), pp.421-450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Hilaire Amagat (1841-1915)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Université Catholique de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.87-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débats autour du culte des images en Église</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lignes de crêtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement des laïcs catholiques au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit et vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.19-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00733524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactions catholiques face aux tentatives d'union des Églises au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et Missions Chrétiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13, pp.137-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00733540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Séparation des Églises et de l'État à Vichy et dans sa région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Histoire et d'Archéologie de Vichy et des environs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 149, pp.41-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La femme forte, modèle de la femme chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15, pp.87-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chretienssocietes.1852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Séparation des Églises et de l'État à Vichy et dans sa région</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un chantier de restauration : l'église Saint-Paul de Montluçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société d'Histoire et d'Archéologie de Vichy et des environs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 149, pp.41-64</w:t>
+              <w:t xml:space="preserve">Nos églises bourbonnaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.49-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations sacerdotales aux XIXe et XXe siècles. Le cas du diocèse de Moulins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Associations de prêtres en France du Moyen Âge à l'époque contemporaine. RHEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 93, pp.357-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mesures anti-congréganistes de 1880</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Provence Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, LVII (227), pp.13-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Associations sacerdotales aux XIXe et XXe siècles. Le cas du diocèse de Moulins</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évocation de la missio Dei au concile Vatican II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Associations de prêtres en France du Moyen Âge à l'époque contemporaine. RHEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 93, pp.357-373</w:t>
+              <w:t xml:space="preserve">Spiritus : expériences et recherches missionaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 187, pp.175-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de la recherche bibliographique à la Faculté de théologie de l'Université catholique de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 135, pp.2-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">L'évocation de la missio Dei au concile Vatican II</w:t>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Science catholique. Revue des questions religieuses (1886-1906)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spiritus : expériences et recherches missionaires</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-00493529v1</w:t>
+              <w:t xml:space="preserve">Colloque ANR APOLOG "En montrant la vérité, on la fait croire" Diffusion et publication de l'apologétique chrétienne : journaux et revues (XVIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEM (UMR 8584, Université Savoie Mont-Blanc, ANR APOLOG, EPHE, Sep 2024, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre dans des contextes inédits : langages, figures et communautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerf Patrimoines, 2025, 978-2-204-16979-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église catholique et société en Bourbonnais. Bicentenaire du diocèse de Moulins (1822-2022). Actes du colloque de Moulins des 14-15 octobre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association diocésaine de Moulins, pp.123, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La laïcité en France au regard de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parole et silence, pp.198, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Association diocésaine de Moulins, pp.123, 2023</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Églises et chapelles de l’Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amis du patrimoine religieux en Bourbonnais, pp.864, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Amis du patrimoine religieux en Bourbonnais, pp.864, 2023</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la vie religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cerf, pp.324, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Le Cerf, pp.324, 2023</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux cents ans d’Église en Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association diocésaine de Moulins, pp.334, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Association diocésaine de Moulins, pp.334, 2022</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatican II au coeur de son époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. Parole et Silence, pp.440, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ed. Parole et Silence, pp.440, 2021</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatican II au cœur de son époque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parole et silence, pp.440, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Parole et silence, pp.440, 2021</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions et doctrines sociales des catholiques (1830-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cerf, pp.216, 2021, 9782204145862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chrétiens à Lyon en mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chatelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cullafroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des archives contemporaines, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valérie Aubourg</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03859481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saint-Saturnin de Cusset, 1867-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Amis du vieux Cusset, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêtres soldats dans la Grande Guerre. Les clercs bourdonnais sous les drapeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2014, 978-2-7535-2947-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01118669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Église catholique à Montluçon au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APRB, pp.478, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00829182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatican II raconté à ceux qui ne l'ont pas vécu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. de l'Atelier, pp.112, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00667067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Saint-Frnaçois-de-Sales, pp.292, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de MONTALEMBERT, L'Église libre dans l'État libre, précédé des Intérêts catholiques au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cerf, pp.475, 2010, La nuit surveillée, Renaud Escande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jubilé et culte marial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chatelan</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cullafroz</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Étienne, pp.460, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00451022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gardiens de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadine-Josette Chaline. amis du Patrimoine Religieux en bourbonnais (Archives départementales, 03400 Yzeure), pp.328, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcat catholique et société française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cerf, pp.592, 2008, Histoire religieuse de la France, Bernard Barbiche, 978-2-204-08459-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Diaconat permanent. Relectures et perspectives,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fouilloux</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cerf, pp.375, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théologie et Politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...27 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chareire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Profac, pp.326, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Les Amis du vieux Cusset, 2019</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Séparation de 1905 : les hommes et les lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Atelier, pp.274, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2014, 978-2-7535-2947-2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse de la laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cerf, pp.303, 2005, Droit civil ecclésiastique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...733 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des lois pour refaire une France chrétienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dard et Bruno Dumons. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Ordre moral (1873-1877). Royalisme, catholicisme et conservatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cerf, pp.281-298, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétations politiques du Christ à l’époque contemporaine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-hélène Robert, Marie Laure Chaieb, François Lestang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Célébrer le concile de Nicée? Recherches interdisciplinaires sur l'unité et le dialogue entre théologie et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf Patrimoines, pp.203-213, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire des équivalences à l’Université catholique de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lilian Mathieu; Vincent Porhel; Jean-Yves Séguy; Yves Verneuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écoles en révolte. Le moment 68 à Lyon, du collège à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.129-144, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines de l’Institut des Sciences de la Famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Aubourg; Bernard Meunier; Fabrice Toulieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfant, famille, justice. Une femme à l’écoute de son siècle. Mélanges en l’honneur d’Emma Gounot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.87-97, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de la pastorale de la confession de s. François de Sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Gueullette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint François de Sales. Parole publique et parole privée. Parole d’un évêque et d’un maître spirituel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cerf, pp.205-220, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les missions chrétiennes dans l’Afrique coloniale française (1884-1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yannick Clavé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Empire colonial français en Afrique. Métropole et colonies, sociétés coloniales, de la conférence de Berlin (1884-1885) aux Accords d’Évian de 1962</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.307-316, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Le Congrès sacerdotal de 1900”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mgr Pierre-Paul Servonnet (1830-1909)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Foi et culture, p. 22-39, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du Crédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Truchet Bernadette et Zorn Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 ans de recherches sur la mission chrétienne par le Crédic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Karthala, pp.13-36, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soutenance de thèse de Gustavo Gutierrez à la Faculté de théologie de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Chatelan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mission religieuse ou engagement tiers-mondiste ? Des clercs entre Europe et Amérique latine dans la seconde moitié du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Arbre bleu, pp.139-154, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence au livre des Actes des apôtres au long de l’histoire du christianisme. Quelques jalons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maximum illud. Aux sources d’une nouvelle ère missionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf Patrimoines, pp.225-241, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai 68 et ses répercussions à la Catho de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Aubourg, O. Chatelan, J. Cullafroz, E. Fouiloux, D. Moulinet, C. Prudhomme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chrétiens à Lyon en mai 68</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines - EAC, pp.49-61, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.2864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action et doctrine sociales des catholiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Knittel Fabien, Mariotti Nadège, Raggi Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930. Mains-d’œuvre artisanales et industrielles, pratiques et questions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.293-303, 2020, 9782340042070</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul VI et la mission de l’Église au service de la communauté humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Chenaux, C. Sorrel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Saint-Siège, les Églises et l’Europe. La Santa Sede, le Chiese e l’Europa. Études en l’honneur de Jean-Dominique Durand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studium Edizioni, pp.161-170, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montalembert et le défi du choix de la liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montalembert pensatore europeo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studium, pp.289-306, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01118677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Comités catholiques et l'apprentissage de la modération (1870-1905)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques PRÉVOTAT et Jean VAVASSEUR-DESPERRIERS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les " chrétiens modérés " en France et en Europe, 1870-1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.179-193, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concile Vatican II dans la province d'Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des journées Anniversaire Vatican II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITA, pp.19-32, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un concile, pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vatican II, un concile pour le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archevêché de Monaco, pp.31-55, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montalembert et Veuillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montalembert et ses contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cerf, pp.67-84, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00829185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Montalembert : un parti catholique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les catholiques et la démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Collège supérieur, pp.29-51, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00829184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'université catholique de Lyon des origines au milieu du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les universités et instituts catholiques. Regards sur leur histoire (1870-1950)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parole et Silence, pp.35-50, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00829187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diocèse de Lyon et la loi de Séparation 1905</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Dominique DURAND, Didier REPELLIN, Nicolas REVEYRON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon : primatiale des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Nuée bleue, pp.443-449, 2011, La Grâce d'une cathédrale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices &amp;quot;Bougon&amp;quot;, &amp;quot;Gonon&amp;quot;, &amp;quot;Jacquin&amp;quot;, &amp;quot;Penon&amp;quot;, &amp;quot;Quelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique-Marie Dauzet et Frédéric Le Moigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des évêques de France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cerf, pp.94-95, 305-306, 354-355, 518, 551-552, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00733526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El santo cura de Ars como figura de sacerdote y su recepción en la historia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabina URIBARRI BILBAO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Ser sacerdotal. Fundamentos y dimensiones constitutivas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad pontificia Comillas, pp.265-283, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le groupe Chevalier et les réseaux lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Gabellieri et Paul Moreau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanisme et philosophie citoyenne. Joseph Vialatoux et Jean Lacroix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lethielleux, pp.181-202, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00733537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan historiographique sur la séparation des Églises et de l'État en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Grandjean et Sarah Scholl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'État sans confession. La laïcité à Genève (1907) et dans les contextes suisse et français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labor et Fides, pp.139-170, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00733541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices : &amp;quot; Montaignac (Louise de) &amp;quot;, &amp;quot; Noaillat (Marthe de) &amp;quot;, &amp;quot; Raffin (Louise de) &amp;quot;, &amp;quot; Tamisier (Émilie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne COVA et Bruno DUMONS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Destins de femmes. Religion, culture et société France XIXe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Letouzey et Ané, pp.290-292, 301-302, 339-340, 413-415., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00733520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration conciliaire (1959-1964)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno DUMONS et Daniel MOULINET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Diaconat permanent. Relectures et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, pp.47-68, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6333,180 +7079,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Afrique au Concile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cancouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigile pascale : une fête retrouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6653,51 +7399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moulinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05391897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel DE VAUJANY" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05496117v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Casta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567377v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.1852" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05168278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619151v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubourg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatelan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cullafroz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fouilloux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003515" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chareire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05304590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05314947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619047v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2864" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118677v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829184v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821606v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cancou&#235;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moulinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05391897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel DE VAUJANY" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05496117v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Casta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05576563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493438v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.1852" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493537v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05168278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatelan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cullafroz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fouilloux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003515" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chareire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05314947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05304590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2864" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733520v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cancou&#235;t" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>