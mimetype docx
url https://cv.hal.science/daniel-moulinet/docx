--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -458,165 +458,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un bref regard d’historien sur l’alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise en Haute-Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Esquisse d’une histoire de la vie consacrée en Bourbonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la SHAVE (Société d’histoire et d’archéologie de Vichy et des environs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 181, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619000v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04619090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois publications sur l’affaire Philippe-Vanier</w:t>
               </w:r>
@@ -1786,1485 +1786,1485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00829189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regard sur l'histoire de l'Église catholique à Montluçon au XX e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Amis de Montluçon société d'histoire et d'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63, pp.7-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté religieuse comme refus de domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lignes de crêtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Églises et vie religieuse dans la région de Bourbon l'Archambault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos églises bourbonnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25, pp.39-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00829192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Regard sur l'histoire de l'Église catholique à Montluçon au XX e siècle</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources et élaboration de l'histoire du concile Vatican II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Amis de Montluçon société d'histoire et d'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63, pp.7-28</w:t>
+              <w:t xml:space="preserve">Archives de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La liberté religieuse comme refus de domination</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatican II et les signes des temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spiritus : expériences et recherches missionaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 208, pp.263-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00829190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mgr Odon Thibaudier (1823-1892)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Université Catholique de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.71-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacordaire : un catholique libéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumière et vie : revue de formation doctrinale chrétienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, LX (1), pp.57-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard rétrospectif sur l'apostolat des laïcs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esprit et vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 237 et 238, pp.13-22 et 10-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le curé d'Ars et la Vierge Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">María en los caminos de santidad cristiana. Ephemerides mariologicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, LXI (1), pp.33-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livre de paroisse de Saint-Marcel-en-Marcillat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nos églises bourbonnaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.101-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excursion en Combraille bourbonnaise (églises de Marcillat, Terjat, Saint-Fargeol, Saint-Marcel-en-Marcillat, Sainte-Thérence, Ronnet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nos églises bourbonnaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.41-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement des laïcs catholiques au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esprit et vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.19-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Vianney, figure de prêtre, et sa réception dans l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théophilyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XV (2), pp.421-450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Hilaire Amagat (1841-1915)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Université Catholique de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.87-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débats autour du culte des images en Église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignes de crêtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 17, pp.19-20</w:t>
+              <w:t xml:space="preserve">, 2010, 10, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vatican II et les signes des temps</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réactions catholiques face aux tentatives d'union des Églises au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spiritus : expériences et recherches missionaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 208, pp.263-270</w:t>
+              <w:t xml:space="preserve">Histoire et Missions Chrétiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.137-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sources et élaboration de l'histoire du concile Vatican II</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Séparation des Églises et de l'État à Vichy et dans sa région</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de l'Église de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78, pp.27-29</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société d'Histoire et d'Archéologie de Vichy et des environs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 149, pp.41-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mgr Odon Thibaudier (1823-1892)</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme forte, modèle de la femme chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Université Catholique de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.87-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chretienssocietes.1852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lacordaire : un catholique libéral</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures anti-congréganistes de 1880</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lumière et vie : revue de formation doctrinale chrétienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, LX (1), pp.57-66</w:t>
+              <w:t xml:space="preserve">Provence Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, LVII (227), pp.13-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regard rétrospectif sur l'apostolat des laïcs en France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations sacerdotales aux XIXe et XXe siècles. Le cas du diocèse de Moulins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esprit et vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 237 et 238, pp.13-22 et 10-20</w:t>
+              <w:t xml:space="preserve">Les Associations de prêtres en France du Moyen Âge à l'époque contemporaine. RHEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 93, pp.357-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Livre de paroisse de Saint-Marcel-en-Marcillat</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un chantier de restauration : l'église Saint-Paul de Montluçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos églises bourbonnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 24, pp.101-106</w:t>
+              <w:t xml:space="preserve">, 2007, 20, pp.49-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...629 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493559v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00493528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évocation de la missio Dei au concile Vatican II</w:t>
               </w:r>
@@ -4673,151 +4673,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00451022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laïcat catholique et société française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cerf, pp.592, 2008, Histoire religieuse de la France, Bernard Barbiche, 978-2-204-08459-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gardiens de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadine-Josette Chaline. amis du Patrimoine Religieux en bourbonnais (Archives départementales, 03400 Yzeure), pp.328, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518193v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00493542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Diaconat permanent. Relectures et perspectives,</w:t>
               </w:r>
@@ -5103,173 +5103,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interprétations politiques du Christ à l’époque contemporaine en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-hélène Robert, Marie Laure Chaieb, François Lestang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Célébrer le concile de Nicée? Recherches interdisciplinaires sur l'unité et le dialogue entre théologie et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf Patrimoines, pp.203-213, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des lois pour refaire une France chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard et Bruno Dumons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Ordre moral (1873-1877). Royalisme, catholicisme et conservatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cerf, pp.281-298, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314947v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05304590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire des équivalences à l’Université catholique de Lyon</w:t>
               </w:r>
@@ -5322,173 +5322,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une approche de la pastorale de la confession de s. François de Sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Gueullette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint François de Sales. Parole publique et parole privée. Parole d’un évêque et d’un maître spirituel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cerf, pp.205-220, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux origines de l’Institut des Sciences de la Famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Aubourg; Bernard Meunier; Fabrice Toulieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfant, famille, justice. Une femme à l’écoute de son siècle. Mélanges en l’honneur d’Emma Gounot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.87-97, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619027v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04619043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les missions chrétiennes dans l’Afrique coloniale française (1884-1962)</w:t>
               </w:r>
@@ -7399,51 +7399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moulinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05391897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel DE VAUJANY" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05496117v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Casta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05576563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493438v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.1852" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493537v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05168278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatelan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cullafroz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fouilloux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003515" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chareire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05314947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05304590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2864" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733520v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cancou&#235;t" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moulinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05391897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel DE VAUJANY" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05496117v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619000v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Casta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05576563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862526v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493438v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.1852" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493537v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05168278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatelan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cullafroz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fouilloux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003515" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chareire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05304590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05314947v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05167503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2864" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733520v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cancou&#235;t" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>