--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -2588,252 +2588,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiple-source adaptive streaming solution enhancing consumer's perceived quality</w:t>
+                <w:t xml:space="preserve">QOE enhancement through cost-effective adaptation decision process for multiple-server streaming over HTTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mongay Batalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Borcoci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference - CCNC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hong-Kong, China. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2017.8019378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504006v1</w:t>
+                <w:t xml:space="preserve">hal-01583514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QOE enhancement through cost-effective adaptation decision process for multiple-server streaming over HTTP</w:t>
+                <w:t xml:space="preserve">A multiple-source adaptive streaming solution enhancing consumer's perceived quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugen Borcoci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference - CCNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Las vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICME.2017.8019378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01583514v1</w:t>
+                <w:t xml:space="preserve">hal-01504006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Chain Modeling and Embedding for NFV-based Content Delivery</w:t>
               </w:r>
@@ -2930,520 +2930,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Multi-server Video Content Streaming in 5G Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Over the Top Content Streaming Adaptive System - Implementation and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgica Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Iorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Borcoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tudor Ambarus</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Cernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Evolving Internet INTERNET 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">9th International Conference on Communication Theory, Reliability, and Quality of Service (CTRQ 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495729v1</w:t>
+                <w:t xml:space="preserve">hal-01495726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content Delivery Networks as a Virtual Network Function: a Win-win ISP-CDN Collaboration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adlen Ksentini</w:t>
+                <w:t xml:space="preserve">Multiple description-DASH: Pragmatic video streaming maximizing end-users' quality of experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mongay Batalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Borcoci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841689⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications - ICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kuala Lumpur, Malaysia. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422267v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over the Top Content Streaming Adaptive System - Implementation and Validation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Multi-server Video Content Streaming in 5G Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Borcoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristian Cernat</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Ambarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mongay Batalla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Communication Theory, Reliability, and Quality of Service (CTRQ 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">The Eighth International Conference on Evolving Internet INTERNET 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495726v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple description-DASH: Pragmatic video streaming maximizing end-users' quality of experience</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eugen Borcoci</w:t>
+                <w:t xml:space="preserve">Content Delivery Networks as a Virtual Network Function: a Win-win ISP-CDN Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Négru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantelis Frangoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications - ICC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Kuala Lumpur, Malaysia. pp.1 - 7, </w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington, DC, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583507v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying a content delivery service function chain on an SDN-NFV operator infrastructure</w:t>
               </w:r>
@@ -3585,51 +3585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Xilouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network of the Future (NOF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3895,230 +3895,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A_PSQA: PESQ-like non-intrusive tool for QoE prediction in VoIP services</w:t>
+                <w:t xml:space="preserve">No-reference Quality of Experience estimation of H264/SVC stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Sidebe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communication (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">The QoEMC 2012 Workshop held in conjunction with IEEE Globecom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Anaheim, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756984v1</w:t>
+                <w:t xml:space="preserve">hal-00756978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-reference Quality of Experience estimation of H264/SVC stream</w:t>
+                <w:t xml:space="preserve">A_PSQA: PESQ-like non-intrusive tool for QoE prediction in VoIP services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Sidebe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The QoEMC 2012 Workshop held in conjunction with IEEE Globecom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Anaheim, California, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communication (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756978v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XTalk: A middleware for personalized service discovery in Future Internet</w:t>
               </w:r>
@@ -4377,51 +4377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Sidibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5234,51 +5234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME), 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.Page(s): 1 - 6 ISSN : 1945-7871 E-ISBN : 978-1-61284-349-0 Print ISBN: 978-1-61284-348-3 INSPEC Acce, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5559,51 +5559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-PSQA: Efficient real-time video streaming QoE tool in a future media internet context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5654,51 +5654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Deployment of a new Media Ecosystem For Future Internet-based Content Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8732,51 +8732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bruneau-Queyreix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lacaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560112v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dietrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitriou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2017.265091653" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mongay Battala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Krawiec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constandinos Mavromoustakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mastorakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Chilamkurti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1600225CM" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grafl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Timmerer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Hellwagner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gardikis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Xilouris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2012.57" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aubry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.06.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonia Boula" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kourtis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pallis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6231283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos Koumaras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Liberal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arauz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kormentzas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalabos Skianis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntian Ding" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61003-5_2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Contiu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3361525.3361546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208108" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210424.3210432" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mongay Batalla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Borcoci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawar Jawad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifws.2017.8245977" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Faucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2017.8019378" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493381v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997165" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Ambarus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422267v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Frangoudis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841689" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495726v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgica Serban" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iorga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cernat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511205" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A Frangoudis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2016.7551917" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333284" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2014.6917736" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Cherif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2013.6755056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sidebe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733296v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston Rodrigues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294738" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294709" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sidib&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249353" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desfarges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999570v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebars" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878332v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012245" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676636v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2090316.2090319" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877827v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2011.5766633" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Mamadou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690519v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2010.5700192" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arnaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2010.5421640" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408344v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pauty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Djama" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405493v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350017v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.259" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405503v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nafaa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589604v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Koumaras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Troulos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20898-0_26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1818-1_26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585219v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Vivien Guiot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01012046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bruneau-Queyreix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lacaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560112v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dietrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitriou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2017.265091653" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mongay Battala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Krawiec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constandinos Mavromoustakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mastorakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Chilamkurti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1600225CM" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grafl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Timmerer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Hellwagner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gardikis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Xilouris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2012.57" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aubry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.06.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonia Boula" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kourtis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pallis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6231283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos Koumaras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Liberal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arauz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kormentzas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalabos Skianis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntian Ding" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61003-5_2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Contiu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3361525.3361546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208108" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210424.3210432" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mongay Batalla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Borcoci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawar Jawad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifws.2017.8245977" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Faucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2017.8019378" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493381v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997165" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgica Serban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iorga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cernat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583507v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511205" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495729v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Ambarus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Frangoudis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841689" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A Frangoudis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2016.7551917" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333284" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2014.6917736" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Cherif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2013.6755056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756984v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sidebe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733296v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston Rodrigues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294738" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294709" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sidib&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249353" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desfarges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999570v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebars" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878332v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012245" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676636v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2090316.2090319" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877827v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2011.5766633" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Mamadou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690519v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2010.5700192" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arnaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2010.5421640" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408344v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pauty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Djama" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405493v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350017v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.259" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405503v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nafaa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589604v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Koumaras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Troulos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20898-0_26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1818-1_26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585219v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Vivien Guiot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01012046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>