--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -338,602 +338,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Deployment and Optimization of Virtual Content Delivery Networks</w:t>
+                <w:t xml:space="preserve">Efficient Media Streaming with Collaborative Terminals for the Smart City Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Herbaut</w:t>
+                <w:t xml:space="preserve">Jordi Mongay Battala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Negru</w:t>
+                <w:t xml:space="preserve">Piotr Krawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dietrich</w:t>
+                <w:t xml:space="preserve">Constandinos Mavromoustakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Papadimitriou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Mastorakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Kumar Chilamkurti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MultiMedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMUL.2017.265091653⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (1), pp.98-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2017.1600225CM⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560112v1</w:t>
+                <w:t xml:space="preserve">hal-01583705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Media Streaming with Collaborative Terminals for the Smart City Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Deployment and Optimization of Virtual Content Delivery Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Krawiec</w:t>
+                <w:t xml:space="preserve">Nicolas Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constandinos Mavromoustakis</w:t>
+                <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Mastorakis</w:t>
+                <w:t xml:space="preserve">David Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveen Kumar Chilamkurti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Panagiotis Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (1), pp.98-106. </w:t>
+              <w:t xml:space="preserve">IEEE MultiMedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (33), pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCOM.2017.1600225CM⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMUL.2017.265091653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583705v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Media Coding enabling Content-Aware Networking</w:t>
+                <w:t xml:space="preserve">Design Space Exploration for Partially Reconfigurable Architectures in Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Grafl</w:t>
+                <w:t xml:space="preserve">F. Duhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Timmerer</w:t>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Hellwagner</w:t>
+                <w:t xml:space="preserve">Willy Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Gardikis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgios Xilouris</w:t>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MultiMedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMUL.2012.57⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (8), pp.571-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998566v1</w:t>
+                <w:t xml:space="preserve">hal-00998839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Space Exploration for Partially Reconfigurable Architectures in Real-Time Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalable Media Coding enabling Content-Aware Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grafl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Duhem</w:t>
+                <w:t xml:space="preserve">Christian Timmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Muller</w:t>
+                <w:t xml:space="preserve">Hermann Hellwagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Aubry</w:t>
+                <w:t xml:space="preserve">George Gardikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Negru</w:t>
+                <w:t xml:space="preserve">Georgios Xilouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 59 (8), pp.571-581. </w:t>
+              <w:t xml:space="preserve">IEEE MultiMedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.30-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMUL.2012.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998839v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-layer Monitoring in IPTV Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Gardikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemonia Boula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Xilouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasios Kourtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1220,273 +1220,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provisioning of End to End QoS in Diverse Environments: The ENTHRONE View</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Mobility Issues in a DVB-T Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Négru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Xilouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Pallis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSEAS Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Volume 3 (Issue 2), pp 626-631</w:t>
+              <w:t xml:space="preserve">, 2004, Volume 3 (Issue 2), pp. 647-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349901v1</w:t>
+                <w:t xml:space="preserve">inria-00408353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility Issues in a DVB-T Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provisioning of End to End QoS in Diverse Environments: The ENTHRONE View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Kourtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kormentzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalabos Skianis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Xilouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSEAS Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Volume 3 (Issue 2), pp. 647-652</w:t>
+              <w:t xml:space="preserve">, 2004, Volume 3 (Issue 2), pp 626-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00408353v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1517,64 +1517,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conceptual Model for Blockchain-Based Trust in Digital Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuntian Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Business Information Processing workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Limassol, Cyprus. pp.18-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1996,749 +1996,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS-Stream: A multiple-source adaptive streaming solution enhancing consumer's perceived quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Service Chain Modeling and Embedding for NFV-based Content Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eugen Borcoci</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference - CCNC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504005v1</w:t>
+                <w:t xml:space="preserve">hal-01493381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5G Internet of radio light services for supermarkets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositifs visant à renforcer l’anglais scientifique en école d’ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Susan.Medina@enseirb-Matmeca.Fr Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun Zhang</w:t>
+                <w:t xml:space="preserve">Jill Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Cosmas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th China International Forum on Solid State Lighting: International Forum on Wide Bandgap Semiconductors China (SSLChina: IFWS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CETSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874052v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs visant à renforcer l’anglais scientifique en école d’ingénieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5G Internet of radio light services for supermarkets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cosmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kareem Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Susan.Medina@enseirb-Matmeca.Fr Medina</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nawar Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 14th China International Forum on Solid State Lighting: International Forum on Wide Bandgap Semiconductors China (SSLChina: IFWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Beijing, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ifws.2017.8245977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532737v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telecom Show Case: An Exhibition of Old Technology Useful for Students and Teachers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susan Susan.Medina@enseirb-Matmeca.Fr Medina</w:t>
+                <w:t xml:space="preserve">MS-Stream: A multiple-source adaptive streaming solution enhancing consumer's perceived quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mongay Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Krief</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eugen Borcoci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference - CCNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Las vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532736v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid P2P/Multi-Server Quality-Adaptive Live-Streaming Solution Enhancing End-User's QoE</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Telecom Show Case: An Exhibition of Old Technology Useful for Students and Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Susan.Medina@enseirb-Matmeca.Fr Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM MultiMedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.2373-2377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584493v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QOE enhancement through cost-effective adaptation decision process for multiple-server streaming over HTTP</w:t>
+                <w:t xml:space="preserve">A Hybrid P2P/Multi-Server Quality-Adaptive Live-Streaming Solution Enhancing End-User's QoE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eugen Borcoci</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM MultiMedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mountain View, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICME.2017.8019378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01583514v1</w:t>
+                <w:t xml:space="preserve">hal-01584493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiple-source adaptive streaming solution enhancing consumer's perceived quality</w:t>
               </w:r>
@@ -2750,51 +2737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference - CCNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Las vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2813,144 +2800,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service Chain Modeling and Embedding for NFV-based Content Delivery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">QOE enhancement through cost-effective adaptation decision process for multiple-server streaming over HTTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Papadimitriou</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mongay Batalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Borcoci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hong-Kong, China. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2017.8019378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493381v1</w:t>
+                <w:t xml:space="preserve">hal-01583514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over the Top Content Streaming Adaptive System - Implementation and Validation</w:t>
               </w:r>
@@ -2962,51 +2962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgica Serban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Iorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Borcoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3074,77 +3074,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple description-DASH: Pragmatic video streaming maximizing end-users' quality of experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Mongay Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Borcoci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications - ICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Kuala Lumpur, Malaysia. pp.1 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3178,103 +3178,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Multi-server Video Content Streaming in 5G Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Borcoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Ambarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Mongay Batalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eighth International Conference on Evolving Internet INTERNET 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3299,51 +3299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content Delivery Networks as a Virtual Network Function: a Win-win ISP-CDN Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3429,64 +3429,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying a content delivery service function chain on an SDN-NFV operator infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,77 +3546,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrating to a NFV-based Home Gateway: Introducing a Surrogate vNF approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Xilouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3689,51 +3689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Mongay Batalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEMU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Heraklion, France. pp.58 - 63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3767,103 +3767,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Video Coding Guidelines and Performance Evaluations for Adaptive Media Delivery of High Definition Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grafl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Timmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Hellwagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Split, Croatia. pp.000855 - 000861, </w:t>
@@ -3895,2126 +3895,2126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-reference Quality of Experience estimation of H264/SVC stream</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adlen Ksentini</w:t>
+                <w:t xml:space="preserve">A generic video adaptation FPGA implementation towards content- and context-awareness in future networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Desfarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The QoEMC 2012 Workshop held in conjunction with IEEE Globecom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Anaheim, California, United States</w:t>
+              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756978v1</w:t>
+                <w:t xml:space="preserve">hal-00978478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A_PSQA: PESQ-like non-intrusive tool for QoE prediction in VoIP services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adlen Ksentini</w:t>
+                <w:t xml:space="preserve">Spatial downsizing impact in the transrating tradeoff for content/context awareness in media network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Sidebe</w:t>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communication (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Telecommunications and Multimedia (TEMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chania, Greece. pp.158-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMU.2012.6294709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756984v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XTalk: A middleware for personalized service discovery in Future Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preston Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE International Conference on Telecommunications and Multimedia (TEMU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Heraklion, Crete,, Greece. pp.83-88, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TEMU.2012.6294738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial downsizing impact in the transrating tradeoff for content/context awareness in media network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willy Aubry</w:t>
+                <w:t xml:space="preserve">No-reference Quality of Experience estimation of H264/SVC stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Telecommunications and Multimedia (TEMU)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The QoEMC 2012 Workshop held in conjunction with IEEE Globecom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Anaheim, California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEMU.2012.6294709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00985313v1</w:t>
+                <w:t xml:space="preserve">hal-00756978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home-Box-assisted content delivery network for Internet Video-on-Demand services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
+                <w:t xml:space="preserve">A_PSQA: PESQ-like non-intrusive tool for QoE prediction in VoIP services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Sidibé</w:t>
+                <w:t xml:space="preserve">Mamadou Sidebe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC), 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Communication (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877784v1</w:t>
+                <w:t xml:space="preserve">hal-00756984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Video Adaptation Framework Towards Content - and Context - Awareness in Future Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
+                <w:t xml:space="preserve">Home-Box-assisted content delivery network for Internet Video-on-Demand services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Négru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Sidibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cappadocia, Turkey. pp.Page(s): 000544 - 000550 ISSN : 1530-1346 E-ISBN : 978-1-4673-2711-4 Print ISBN: 978-1-4673-2712-1 I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2012.6249353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999540v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XTalk: A middleware for personalized service discovery in Future Internet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Négru</w:t>
+                <w:t xml:space="preserve">A Generic Video Adaptation Framework Towards Content - and Context - Awareness in Future Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Desfarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecommunications and Multimedia (TEMU), 2012 International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.2218 - 2222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878339v1</w:t>
+                <w:t xml:space="preserve">hal-00999540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZigZag: a Middleware for Service Discovery in Future Internet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">XTalk: A middleware for personalized service discovery in Future Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preston Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30823-9_19⟩</w:t>
+              <w:t xml:space="preserve">Telecommunications and Multimedia (TEMU), 2012 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chania, Greece. pp.Page(s): 83 - 88 E-ISBN : 978-1-4673-2779-4 Print ISBN: 978-1-4673-2780-0 INSPEC Accession Number: 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMU.2012.6294738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689779v1</w:t>
+                <w:t xml:space="preserve">hal-00878339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic video adaptation FPGA implementation towards content- and context-awareness in future networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+                <w:t xml:space="preserve">ZigZag: a Middleware for Service Discovery in Future Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preston Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. pp.208-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30823-9_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978478v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system aproach for reducing power consumption of multimedia devices with a low QoE impact</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Négru</w:t>
+                <w:t xml:space="preserve">A-PSQA: Efficient real-time video streaming QoE tool in a future media internet context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidibé Mamadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 18th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th IEEE International Conference on Multimedia and Expo, ICME 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668667v1</w:t>
+                <w:t xml:space="preserve">hal-00789611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content-Aware Distributed Multimedia Provisioning based on Anycast Model towards Future Media Internet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Home Boxes support for an efficient Video on Demand distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Lebars</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Négru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumer Communications and Networking Conference (CCNC), 2011 IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME), 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.Page(s): 1 - 6 ISSN : 1945-7871 E-ISBN : 978-1-61284-349-0 Print ISBN: 978-1-61284-348-3 INSPEC Acce, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2011.6012245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999570v1</w:t>
+                <w:t xml:space="preserve">hal-00878332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home Boxes support for an efficient Video on Demand distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A system aproach for reducing power consumption of multimedia devices with a low QoE impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Desfarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME), 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.Page(s): 1 - 6 ISSN : 1945-7871 E-ISBN : 978-1-61284-349-0 Print ISBN: 978-1-61284-348-3 INSPEC Acce, </w:t>
+              <w:t xml:space="preserve">2011 18th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Beirut, Lebanon. pp.5-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICME.2011.6012245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2011.6122200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878332v1</w:t>
+                <w:t xml:space="preserve">hal-00668667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable And Interoperable Service Discovery For Future Internet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Négru</w:t>
+                <w:t xml:space="preserve">Content-Aware Distributed Multimedia Provisioning based on Anycast Model towards Future Media Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Borcoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Third International Workshop on Middleware for Pervasive Mobile and Embedded Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Consumer Communications and Networking Conference (CCNC), 2011 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Las Vegas, France. pp.880 - 885</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676636v2</w:t>
+                <w:t xml:space="preserve">hal-00999570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-aware distributed multimedia provisioning based on anycast model towards Future Media Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
+                <w:t xml:space="preserve">Scalable And Interoperable Service Discovery For Future Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preston Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lebars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC), 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Las Vegas, NV, United States. pp.Page(s): 880 - 885 Print ISBN: 978-1-4244-8789-9 INSPEC Accession Number: 11990033, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Third International Workshop on Middleware for Pervasive Mobile and Embedded Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Lisbon, Portugal. pp.3:1--3:7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2011.5766633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2090316.2090319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877827v1</w:t>
+                <w:t xml:space="preserve">hal-00676636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-PSQA: Efficient real-time video streaming QoE tool in a future media internet context</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sidibé Mamadou</w:t>
+                <w:t xml:space="preserve">Context-aware distributed multimedia provisioning based on anycast model towards Future Media Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Négru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Borcoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Multimedia and Expo, ICME 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC), 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Las Vegas, NV, United States. pp.Page(s): 880 - 885 Print ISBN: 978-1-4244-8789-9 INSPEC Accession Number: 11990033, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2011.5766633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789611v1</w:t>
+                <w:t xml:space="preserve">hal-00877827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Deployment of a new Media Ecosystem For Future Internet-based Content Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiping Chen</w:t>
+                <w:t xml:space="preserve">Flexible User Profile Management for Context-Aware Ubiquitous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Telecommunications and Multimedia (TEMU 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IEEE Consumer Communications and Networking Conference (CCNC), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Las Vegas, NV, United States. pp.Page(s): 1 - 5 E-ISBN : 978-1-4244-5176-0 Print ISBN: 978-1-4244-5175-3 INSPEC Accession Number: 111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2010.5421640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690519v1</w:t>
+                <w:t xml:space="preserve">hal-00878337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anycast-based context-aware server selection strategy for VoD services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
+                <w:t xml:space="preserve">Toward the Deployment of a new Media Ecosystem For Future Internet-based Content Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lebars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Telecommunications and Multimedia (TEMU 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877597v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible User Profile Management for Context-Aware Ubiquitous Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Anycast-based context-aware server selection strategy for VoD services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Borcoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE Consumer Communications and Networking Conference (CCNC), 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Las Vegas, NV, United States. pp.Page(s): 1 - 5 E-ISBN : 978-1-4244-5176-0 Print ISBN: 978-1-4244-5175-3 INSPEC Accession Number: 111, </w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Miami, FL, United States. pp.1513 - 1517, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2010.5421640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2010.5700192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878337v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Approach of Video Quality Level Dependence on Video Content Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harilaos Koumaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6065,51 +6065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Adaptation Acceleration in a Home Networking Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6160,77 +6160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapted IPTV Service within novel IMS Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6275,436 +6275,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00408344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Cross-Layer Fragmentation for QoS-based Wireless IPTV Services</w:t>
+                <w:t xml:space="preserve">SLNP Usage for QoS Negotiation in Heterogeneous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Djama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toufik Ahmed</w:t>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA-08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Doha, Qatar. pp.993-998</w:t>
+              <w:t xml:space="preserve">ACS/ IEEE International Workshop on Wireless International Services held in conjonction ACS/IEEE International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Saudi Arabia. pp.958-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353614v1</w:t>
+                <w:t xml:space="preserve">hal-00306020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLNP Usage for QoS Negotiation in Heterogeneous Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Cross-Layer Fragmentation for QoS-based Wireless IPTV Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Djama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader Mbarek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francine Krief</w:t>
+                <w:t xml:space="preserve">Toufik Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS/ IEEE International Workshop on Wireless International Services held in conjonction ACS/IEEE International Conference on Computer Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Saudi Arabia. pp.958-963</w:t>
+              <w:t xml:space="preserve">The 6th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA-08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Doha, Qatar. pp.993-998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306020v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATHENA: a Large-Scale Testbed for the Next Generation of Interoperable Networks and Services</w:t>
+                <w:t xml:space="preserve">Ambient Middleware Framework for Efficient Service Provision to Users Anywhere around the Globe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evangelos Pallis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/Create-Net TridentCom 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global Telecommunications Conference, 2006. GLOBECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, France. pp.Page(s):1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00405493v1</w:t>
+                <w:t xml:space="preserve">hal-00361844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MPEG-21-enabled Video Adaptation Engine for Universal IPTV Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Djama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Zangar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the IEEE International Symposium on Broadband Multimedia Systems and Broadcasting 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Las Vegas, United States. pp.200-2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Resource Management for mixed IP/DTV Services in Broadcasting Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6733,351 +6742,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive audio-video streaming solution over IP mobile environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Las Vegas, United States. pp.Page(s):2156 - 2161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Adaptive and Interactive Services in Broadcasting Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ATHENA: a Large-Scale Testbed for the Next Generation of Interoperable Networks and Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Pallis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICC 2006 Workshop on IP over Broadcasting Networks (IPBN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Istanbul, Turkey. pp.11-15</w:t>
+              <w:t xml:space="preserve">IEEE/Create-Net TridentCom 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350023v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient Middleware Framework for Efficient Service Provision to Users Anywhere around the Globe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enabling Adaptive and Interactive Services in Broadcasting Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toufik Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Telecommunications Conference, 2006. GLOBECOM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICC 2006 Workshop on IP over Broadcasting Networks (IPBN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Istanbul, Turkey. pp.11-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00361844v1</w:t>
+                <w:t xml:space="preserve">hal-00350023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIPv6 Extensions for seamless IP Mobility in Converged DVB-T/WLAN Networks</w:t>
               </w:r>
@@ -7324,77 +7324,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Mongay Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Borcoci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internation Conference on Multimedia and Expo (ICME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Hong-Kong, China. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7464,64 +7464,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media Ecosystems: A Novel Approach for Content-Awareness in Future Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harilaos Koumaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Borcoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaios Koumaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7589,103 +7589,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Video Coding in Content-Aware Networks: Research Challenges and Open Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grafl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Timmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Hellwagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Borcoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trustworthy Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.349-358, 2011, 978-88-470-1817-4. </w:t>
@@ -7874,51 +7874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasios Kourtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Vicente and David Hutchinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science, “Management of Multimedia Networks and Services”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3271, Springer-Verlag, 2004, ISBN 3-540-23239-7</w:t>
@@ -8085,229 +8085,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-Source Streaming over HTTP</w:t>
+                <w:t xml:space="preserve">Adding a new dimension to HTTP Adaptive Streaming through multiple-source capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mongay Battala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Borcoci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495851v1</w:t>
+                <w:t xml:space="preserve">hal-01583520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding a new dimension to HTTP Adaptive Streaming through multiple-source capabilities</w:t>
+                <w:t xml:space="preserve">Multiple-Source Streaming over HTTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583520v1</w:t>
+                <w:t xml:space="preserve">hal-01495851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing End-User's QoE with a Hybrid P2P/Multi-Server streaming solution based on dash.js and webRTC</w:t>
               </w:r>
@@ -8381,77 +8381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Modèle De Collaboration Pour La Diffusion De Contenus Basé Sur L’utilisation De La Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Vivien Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8732,51 +8732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bruneau-Queyreix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lacaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560112v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dietrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitriou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2017.265091653" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mongay Battala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Krawiec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constandinos Mavromoustakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mastorakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Chilamkurti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1600225CM" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grafl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Timmerer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Hellwagner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gardikis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Xilouris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2012.57" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aubry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.06.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonia Boula" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kourtis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pallis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6231283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos Koumaras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Liberal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arauz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kormentzas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalabos Skianis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntian Ding" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61003-5_2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Contiu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3361525.3361546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208108" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210424.3210432" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mongay Batalla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Borcoci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawar Jawad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifws.2017.8245977" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Faucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2017.8019378" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493381v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997165" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgica Serban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iorga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cernat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583507v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511205" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495729v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Ambarus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Frangoudis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841689" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A Frangoudis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2016.7551917" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333284" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2014.6917736" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Cherif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2013.6755056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756984v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sidebe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733296v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston Rodrigues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294738" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294709" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sidib&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249353" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desfarges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999570v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebars" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878332v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012245" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676636v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2090316.2090319" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877827v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2011.5766633" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Mamadou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690519v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2010.5700192" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arnaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2010.5421640" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408344v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pauty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Djama" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405493v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350017v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.259" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405503v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nafaa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589604v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Koumaras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Troulos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20898-0_26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1818-1_26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585219v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Vivien Guiot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01012046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bruneau-Queyreix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lacaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mongay Battala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Krawiec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constandinos Mavromoustakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mastorakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Chilamkurti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1600225CM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dietrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitriou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2017.265091653" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aubry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.06.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grafl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Timmerer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Hellwagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gardikis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Xilouris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2012.57" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonia Boula" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kourtis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pallis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6231283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos Koumaras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Liberal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arauz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kormentzas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalabos Skianis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntian Ding" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61003-5_2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Contiu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3361525.3361546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208108" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210424.3210432" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493381v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Faucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Ali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawar Jawad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifws.2017.8245977" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mongay Batalla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Borcoci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2017.8019378" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgica Serban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iorga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cernat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583507v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511205" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495729v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Ambarus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Frangoudis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841689" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A Frangoudis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2016.7551917" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333284" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2014.6917736" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Cherif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2013.6755056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desfarges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294709" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston Rodrigues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294738" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756978v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756984v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sidebe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877784v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sidib&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249353" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Mamadou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012245" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668667v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122200" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebars" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676636v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2090316.2090319" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877827v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2011.5766633" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2010.5421640" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2010.5700192" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408344v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pauty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306020v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353614v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Djama" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.259" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353618v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350017v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405503v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nafaa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589604v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Koumaras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Troulos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20898-0_26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1818-1_26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583520v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585219v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Vivien Guiot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01012046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>