--- v0 (2026-03-31)
+++ v1 (2026-04-25)
@@ -355,1872 +355,1872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LE DIEU UN : PROBLÈMES ET MÉTHODES D’HISTOIRE DES MONOTHÉISMES. CINQUANTE ANS DE RECHERCHES FRANÇAISES (1970-2020) Actes du colloque organisé à l’occasion du cinquantenaire de la fondation du Centre d’études des religions du Livre (Aubervilliers, Campus Condorcet), octobre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvio Hermann de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Tambrun-Krasker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BREPOLS, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03771064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Desiderio disideravi. L'oeuvre eucharistique de Catherine Mectilde de Bar, 1614-1698</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03739696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renovamini. Les Bénédictines de Notre-Dame du Calvaire (XVIIe-XXIe siècles), Limoges, coll. Histoire, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03182407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Bénédictins. La Règle de saint Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Henneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Henryot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Joseph Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02443208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affamés volontaires. Les monothéismes et le jeûne : austérités religieuses et privations alimentaires dans une perspective comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvio Hermann de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvio Hermann de Franceschi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Krasker Tambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 9782842878009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02884593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chaise-Dieu, abbaye et congrégation, Limoges, PULIM,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">BREPOLS, 2022</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Anne Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholicisme, culture et société aux Temps modernes, Mélanges offerts à Bernard Dompnier, Turnhout, Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholicisme, culture et société aux Temps modernes : mélanges offerts à Bernard Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Goudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, 2018, Église, liturgie et société dans l'Europe moderne, 978-2-503-57953-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.ELSEM-EB.5.114998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01811996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des reliques et des hommes - Ostensions limousines et faits religieux (XVIe-XXe siècle), Limoges, PULIM,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prière continuelle au XVIIe siècle, Turnhout, Brepols, (ELSEM 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Icard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Eudition et vie monastique au XXe siècle. L’œuvre du Père Adalbert de Vogüé (1924-2011) et sa réception », dans Revue Mabillon, 28 (tome 89), 2017, pp. 5-115.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solesmes, prieuré médiéval, abbaye contemporaine, Paris, Riveneuve éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Barbeau</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missions, vocations, dévotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Henneau</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Henryot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Présentation par Bernard Hours et Odon Hurel. LARHRA, 26, 2016, Chrétiens et Sociétés Documents et Mémoires, 979-10-91592-11-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01289162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard DOMPNIER, Missions, vocations, dévotions. Pour une anthropologie historique du catholicisme moderne, recueil d’articles présenté par Bernard HOURS et Daniel-Odon HUREL, Lyon, Chrétiens et sociétés, Documents et mémoires n° 26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions, emprunts, confrontations chez les religieux. Antiquité tardive – fin du XIXe siècle. Actes du VIIIe colloque international du CERCOR. Célébration du Trentenaire (Saint-Étienne, 24-26 octobre 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvio Hermann de Franceschi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020, 9782842878009</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Peters-Custot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l’Université de Saint-Étienne, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03210861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Théologie, une Anthologie, IV, les temps modernes, Paris, éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cristina Pitassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Chaise-Dieu, abbaye et congrégation, Limoges, PULIM,</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnes d’autorité en milieu régulier des origines de la vie régulière au XVIIIe siècle, Saint-Etienne, PUSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît-Michel Tock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des reliques et des hommes - Ostensions limousines et faits religieux (XVIe-XXe siècle), Limoges, PULIM,</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dom Jean Mabillon, figure majeure de l’Europe des lettres, actes des deux colloques du tricentenaire de la mort de dom Mabillon, Paris, AIBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leclant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cluny, de l’abbaye à l’ordre clunisien (X-XVIII), Paris, Armand-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prières des Bénédictins, Paris, éditions du Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cérémoniaux catholiques en France à l'époque moderne. Une littérature de codification des rites liturgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Massoni</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, pp.560, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...1117 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cérémoniaux catholiques en France à l'époque moderne. Une littérature de codification des rites liturgiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dompnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,302 +2654,302 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (85)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dom Angelico Surchamp, moine de la Pierre-qui-Vire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Lesec; Isabelle Saint-Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur Dom Angelico Surchamp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passeurs de fresques, pp.41-55, 2025, 9791098093500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05489052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Uzmsetzung in den einzelnen Landern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel ALBERT. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbuch der Benediktinischen Ordensgeschichte. Band II: vom 14. Jarhrhundert bis zum Beginn des 19. Jahrhunderts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EOS Editions Sankt Ottilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-271, 2025, 978 3 8306 8296 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05231905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’exemplarité dans la tradition bénédictine à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Exemplarité en pratique. Approches pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.29-49, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18409-6.p.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05221320v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-05231905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformbewegungen und spätmittelalterliche kongregationen</w:t>
               </w:r>
@@ -3075,5656 +3075,5432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04924069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La théologie, mère de toutes les sciences selon Dom Guéranger, et la définition de l'historien catholique (1830-1870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier BOULNOIS; Sylvio Hermann DE FRANCESCHI; Philippe HOFFMANN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaitre Dieu. Métamorphoses de la théologie comme science dans les religions monothéistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 205, BREPOLS, pp.597-619, 2024, Bibliothèque de l'Ecole des Hautes Etudes - Sciences religieuses, 205, 9782503611983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.137771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04607042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire l'histoire de la Pierre-qui-Vire au XXe siècle: foisonnement, générations et relectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc COURTOIS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruptures dans les communautés monastiques aux XIXe et XXe siècles Entre tradition et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16 (19), Presses universitaires de Louvain, pp.65-81, 2024, ARCA - Sillages, 13 9782390615231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relectures mauristes de la Règle de saint Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel-Odon HUREL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etre Bénédictin sous l'Ancien Régime, la congrégation de Saint-Maur (1618-1790)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BREPOLS, pp.211-226, 2024, Bibliothèque de la Revue d'Histoire ecclésiastique, 114, 9782503608532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'érudition au service des origines. L'histoire de la Société de Bretagne de dom Yves-Melaine Salot l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel-Odon HUREL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etre bénédictin sous l'Ancien Régime: la congrégation de Saint-Maur (1618-1790)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 118, BREPOLS, pp.303-322, 2024, Bibiothèque de la Revue d'histoire ecclésiastique, 9782503608532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire critique du Mont Saint-Michel (1753)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Henryot; Philippe Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre les moines. L'antimonachisme, des réformes à la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LE CERF, pp.215-230, 2024, 9782204135085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04465465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...299 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dom Prosper Guéranger et l’Inquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pascal Gay; Albrecht Burkardt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Inquisition romaine et la France: Juridiction, doctrine et pluralité des catholicismes européens à l’« âge tridentin » (XVe-XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l’École française de Rome, pp.415-435, 2024, Collection de l'Ecole française de Rome, 611, 978-2-7283-1595-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la commende, institution méconnue mais essentielle de l'histoire monastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît-Henry PAPOUNAUD; Florien GALLETTI; Daniel-Odon HUREL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les abbés commendataires de Cluny (XVe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre des monuments nationaux, pp.1-25, 2024, 97892757709498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04607088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...47 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ruptures dans les communautés monastiques aux XIXe et XXe siècles. Entre tradition et innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entre ciel et terre. Œuvres et résistances de femmes de Gênes à Liège (xe-xviiie siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLASSIQUES GARNIER, pp.347-354, 2023, 978-2-406-14503-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14503-5.p.0347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04865253v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04159748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions générales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Elisabeth HENNEAU; Corinne MARCHAL; Julie PIRONT. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre ciel et terre. Œuvres et résistances de femmes de Gênes à Liège (Xe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GARNIER, pp.987-1014, 2023, Rencontres 574 Série Histoire religieuse, 6, 9782406145011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04195505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les confraternités monastiques à l'époque moderne dans le monde bénédictin: survivances et relectures érudites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MARIE MADELEINE DE CEVINS; Caroline GALLAND. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le salut par procuration. Jalons pour une histoire des confraternités ou affiliations régulières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.197-210, 2023, 9782753593619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04258802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...35 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...190 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre ciel et terre. Œuvres et résistances de femmes de Gênes à Liège (X -XVIII siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.169-175, 2023, Histoire religieuse, 6 (Rencontres, n°574), 978-2-406-14503-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14503-5.p.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04159723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’HISTOIRE DU MONACHISME ET DES INSTITUTIONS RÉGULIÈRES AU CERL/LEM. POUR UNE APPROCHE PHÉNOMÉNOLOGIQUE (ANTIQUITÉ-XX e s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE DIEU UN : PROBLÈMES ET MÉTHODES D’HISTOIRE DES MONOTHÉISMES. CINQUANTE ANS DE RECHERCHES FRANÇAISES (1970-2020). Actes du colloque organisé à l’occasion du cinquantenaire de la fondation du Centre d’études des religions du Livre (Aubervilliers, Campus Condorcet, 12-13 octobre 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BREPOLS, pp.655-676, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03771068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mère Mectilde et la Règle de saint Bneoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desiderio desideravi. L'oeuvre eucharistique de Catherine Mectilde de Bar, 1614-1698, Paris, Parole et Silence, 37-52</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03739707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre bilan historique et témoignage: quelques mots en guise de conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desiderio desideravi. L'oeuvre eucharistique de Catherine Mectilde de Bar 1614-1698, Paris, Parole et Silence, 297-302</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03739702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de l'abbaye de Solignac à la Congrégation de Saint-Maur (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abbaye de Solignac (VIIe-XVIIIe siècle), Mémoires plurielles d'une très ancienne fondation, Limoges, PULIM, p.131-140</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03794821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrice Cousin, Philibert Schmitz, L'épopée monastique. Précis d'histoire des moines et des moniales, p.669-671 et 937-951</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03921709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mauristes et l'abbatiale: quelques réflexions autour des relectures du chapitre 52 de la Règle de saint Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eglise abbatiale entre ciel et terre, à Lagrasse et ailleurs, Les Cahiers de Lagrasse 5, p. 71-87</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03269417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Père Joseph et les Bénédictines du Calvaire. Une relecture originale de la Règle de saint Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renovamini. Les Bénédictines de Notre Dame du Calvaire (XVIIe-XXIe siècles, Limoges, 2021, p.159-181</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03182415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvio Hermann de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Tambrun-Krasker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affamés volontaires. Les monothéismes et le jeûne, p.7-17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02901854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture de l'histoire et tradition bénédictine à l'époque moderne: l'&amp;quot;Histoire&amp;quot; de Landévennec par le mauriste dom Noël Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landévennec 818-2018. Une abbaye bénédictine en Bretagne, p. 255-264.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monasticism in Early Modern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Christian Monasticism, edited by Brnice M. Kaczynski, OUP, p.452-461.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199689736.013.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02995902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeûne bénédictin à l'époque moderne: définitions, pratiques et commentaires de la Règle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affamés volontaires. Les monothéismes et le jeûne, p. 189-206</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02901861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la lecture chez les bénédictines modernes. Quelques remarques autour des bénédictines du Calvaire au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabienne Henryot, Philippe Martin, sous la dir, Les femmes dans le cloître et la lecture (XVII-XIXe s.), Paris, Beauchesne, 2017, pp. 147-171</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture de l’histoire et identité bénédictine. Le rôle de Jean Mabillon (1632-1707) et des Mauristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andreas SOHN, Benediktiner als Historiker, Bochum, 2016, pp. 41-52</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Sauveur de Redon dans la congrégation de Saint-Maur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D. PICHOT et G. PROVOST, Histoire de Redon, de l’abbaye à la ville, Rennes, Presses Universitaires de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ecriture de l’histoire et identité bénédictine. Le rôle de Jean Mabillon (1632-1707) et des Mauristes</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer Dieu dans le Commentaire littéral sur tous les livres de l’Ancien et du Nouveau testament de dom Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andreas SOHN, Benediktiner als Historiker, Bochum, 2016, pp. 41-52</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Olivier BOULNOIS et Brigitte TAMBRUN, Les Noms divins, Paris, Le Cerf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de saint Benoit et le monachisme bénédictin en France au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seicento monastico italiano, dir G. Spinelli, Cesena, 547-562</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’itinéraire de Catherine de Bar (1614-1698) et l’oeuvre de René Taveneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gilles Deregnaucourt, Yves Krumenacker, Philippe Martin et Frédéric Meyer, Dorsale catholique, Jansénisme, Dévotions: XVI-XVIIIe siècles, Mythe, réalité, actualité historiographique, Paris, Riveneuve editions, 2014, p. 291-302</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on être bénédictin sans être érudit? Le monachisme bénédictin dans le Dictionnaire de théologie catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théologie et érudition de la crise moderniste à Vatican II. Autour du Dictionnaire de théologie catholique, Textes réunis par Sylvio Hermann de Franceschi, Limoges, Pulim, 2014, p. 175-187</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La secularisation en milieu monastique. Réalité historique et concept historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethiques, politique, Religions, 2013- 1, n°2, p. 47-63</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cluny and the Benedictine Erudition in Early Modern France. Political Issues and Monastic Reform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thomas Wallnig, Thomas Stockinger, Ines Peper et Patrick Fiska, Europäische Geschihctskulturen um 1700 zwischen Gelehrsamkeit, Politik und Konfession, Berlin, De Gryter, 2012, p.305-326</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Historien et le patrimoine des communautés religieuses: quelques réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur le patrimoine des congrégations religieuses, Actes Sud, p. 19-28.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et relectures dans la confrontation entre bénédictins modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chrystel Bernat et Hubert Bost, Enoncer/denoncer l’autre, Discours et representations du différend confessionnel à l’époque moderne, Brepols, 2012, p. 109-126.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les personnes d’autorité en milieu régulier des origines de la vie régulière au XVIIIe siècle, éd. par JF COTTIER, D.-O. HUREL et B.-M. TOCK, Saint-Etienne, PUSE, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...227 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la question de l’autorité et des personnes d’autorité dans le monachisme bénédictin à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les personnes d’autorité en milieu régulier des origines de la vie régulière au XVIIIe siècle, éd. par JF COTTIER, D.-O. HUREL et B.-M. TOCK, Saint-Etienne, PUSE, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire de Cluny et la lutte contre les hérésies : l’exemple de l’œuvre historique de Sébastien Marcaille, prieur de Souvigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iréna Backus, Philippe Buttgen, Bernard Pouderon, L’Argument hérésiologique, l'Eglise ancienne et les réformes XVIè-XVIIè siècles, Paris, Beauchesne, 2011, p. 283-362.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prison et la charité. Les enjeux contradictoires de l’enfermement pour faute grave dans l’ordre de Saint-Benoit à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfermements. Le cloître et la prison (VI – XVIIIe siècle), sous la dir. Isabelle Heullant-Donat, Julie Claustre et Elisabeth Lusset, Paris, PU Sorbonne, 2011, p. 119-133.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l’abbaye de Lagrasse dans la Congrégation de Saint-Maur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de Lagrasse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l’œuvre des mauristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’abbaye Saint-Ouen de Rouen des origines à nos jours, sous la direction de JP Chaline, Rouen, Société de l’histoire de la Normandie, p. 138-149.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cérémonies extraordinaires dans le monachisme bénédictin aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Dompnier, Les cérémonies extraordinaires du catholicisme baroque, Clermont-Ferrand, presses universitaires Blaise Pascal, 2009, p. 545-561</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madre Mectilde e il Cerimoniale delle Benedettine del SS Sacramento nel XVII e XVIII secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deus Absconditus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dom Jean Mabillon, moine bénédictin et acteur de la république des lettres dans l’Europe de Louis XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista du Filosofia Neo-scolastica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sœur Angélique Madeleine de Foyal de Saint-Parfait, ursuline orléanaise et lectrice de dom Calmet (vers 1730-1740)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dom Augustin Calmet, Un itinéraire intellectuel, Paris, Riveneuve éditions, 2008, p. 375-393</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bible dans le monachisme bénédictin en France au XVIIe siècle : l’exemple de la Congrégation de Saint-Maur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Borromaica. Saggi e documenti di storia religiosa e civile della prima età moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre érudition et pastorale : la Congrégation de Saint-Maur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société historique de Compiègne, p. 279-293</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mauristes, historiens de la Congrégation de Saint-Maur aux XVIIe et XVIIIe siècles : méthodes, justifications monographiques de la réforme et défense de la centralisation monastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire son histoire. Les communautés régulières face à leur passé, actes du 5e colloque International du CERCOR, Saint-Etienne, 6-8 novembre 2002, Saint-Etienne, p. 257-274.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des mauristes aux missions de l’intérieur au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, culture, religions. Autour de Jean-Pierre Massaut, éd. par M. E. Henneau, C. Havelange, Ph. Denis et J.-P. Delville, Bibliothèque de la Revue d’histoire ecclésiastique, 85, 2004, p. 224-248.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jansénisme et générations dans la Congrégation de Saint-Maur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Ordre de Saint-Benoît et Port-Royal, (colloque 19-21 septembre 2002, colloque international de l’Association des Amis de Port-Royal), Chroniques de Port-Royal, 52, p. 137-158</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etienne Dulaura, Histoire de l’abbaye de la Sauve-Majeure Entre-deux-Mers, 1683, Les Editions de l’Entre-deux-Mers, 3 vol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Histoire des moines, chanoines et religieux du Moyen Age. Guide de recherche et documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dom Antoine Rivet, esquisse biographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dom Rivet et l’histoire littéraire de la France, La Province du Maine, 61-62, p. 15-48.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dom Toussaint Du Plessis et Orléans d’après sa correspondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un érudit de la Congrégation de Saint-Maur, Dom Toussaint Du Plessis (1689-1764), textes réunis par Damien Blanchard, Meaux, Société d’Histoire et d’Art de la Brie et du Pays de Meaux, 2002, p. 79-99.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tillemont et les bénédictins de la Congrégation de Saint-Maur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nain de Tillemont et l’historiographie de l’antiquité romaine. Actes du colloque international des 19-21 novembre 1998, Paris, Champion, p. 61-78</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorèze dans la Congrégation de Saint-Maur, XVIIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorèze, l’intelligence et la mémoire d’un lieu, sous la direction de Marie-Odile Munier, Toulouse, Presses de l’Université des Sciences Sociales de Toulouse, 2001, p. 35-47.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l’inventaire et de l’édition de la Correspondance de Dom Jean Mabillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mauristes à Saint-Germain-des-Prés, actes du Colloque de Paris, Paris, IEA, p. 85-98.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie monastique et pèlerinage au XVIe siècle. Dom Nicolas Loupvent, moine de Saint-Mihiel et son Voyaige Itineraire et transmarin de la saincte cité de Jherusalem (1531)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendre ses vœux. Les identités pèlerines dans l’Europe moderne (XVIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mauristes producteurs et consommateurs de livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les religieux et leurs livres, sous la dir. B. DOMPNIER et M-H. FROESCHLE-CHOPARD, Clermont-Ferrand, 2000, p. 177-194.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relectures mauristes de saint Bernard et de l’histoire de l’ordre cistercien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unanimité et diversité cisterciennes, Saint-Etienne, Cercor, p.629-646</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Germain-des-Prés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexikons für Theologie und Kirche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Vanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexikons für Theologie und Kirche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbaye bénédictine Notre Dame de Valmont (XIIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proximus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mère Mectilde et les Mauristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catherine de Bar (1614-1698). Une âme offerte à Dieu en saint Benoît, Paris, Téqui, 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauriner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexikons für Theologie und Kirche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Benedictines of the Congregation of St.-Maur and the church fathers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irena BACKUS (sous la direction), The reception of the church fathers in the west from the Carolingiens to the Maurists, Leiden, Brill, 1997, p. 1009-1038.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des usages des bibliothèques chez les bénédictins de la Congrégation de Saint-Maur (XVII-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages des bibliothèques, Sources, Travaux historiques, n°41-42, 1995 (1997), p. 79-88.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Benedictines of the Congregation of St.-Maur and the church fathers</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irena BACKUS (sous la direction), The reception of the church fathers in the west from the Carolingiens to the Maurists, Leiden, Brill, 1997, p. 1009-1038.</w:t>
+              <w:t xml:space="preserve">Lexikons für Theologie und Kirche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congrégation du Calvaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lucien BELY, Dictionnaire de l'Ancien régime, Paris, PUF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérégrinations livresques : l'oeuvre des mauristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Dedens mon livre de pensee..". De Grégoire de Tours à Charles d'Orléans. Une histoire du livre médiéval en région Centre, textes réunis par Elisabeth LALOU et Claudia RABEL sous la direction de Louis HOLTZ, Azzano-San-Paolo, Somogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettre et le politique : l'exemple de la correspondance des bénédictins de Saint-Maur (XVII-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre et le politique, Colloque de Calais (septembre 1993), Paris, Champion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;Déjà-vu&amp;quot; dans le Voyage littéraire de dom Martène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le second voyage ou le déjà-vu, Paris, Klincksieck, 1996, p. 21-28.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frères convers et les commis stabilisés dans la Congrégation de Saint-Maur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mouvances laïques des ordres religieux, colloque du CERCOR (Tournus 1991), Saint-Etienne, Presses univ.,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abbaye de La Sauve-Majeure dans la Congrégation de Saint-Maur (XVII-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Entre-deux-mers et son identité. L'abbaye de La Sauve-Majeure, Colloque La Sauve-Majeure (9-17 octobre 1995), Camiac, II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance et vie monastique féminine au XVIIe siècle : les &amp;quot;lettres générales&amp;quot; de Marie-Catherine-Antoinette de Gondy, Mère Directrice de la Congrégation des bénédictines du Calvaire (1648-1716)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Grhis, 5, 1996, p. 85-112</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Voyage littéraire, source de l'histoire monastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moines et monastères dans les sociétés de rite grec et latin, sous la direction de Jean-Loup LEMAITRE, M. DMITRIEV et P. GONNEAU, Genève, Droz, 1996, p. 157-178</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie monastique dans la congrégation de Saint-Maur: uniformité constitutionnelle et diversité de la réalité (apport de la correspondance)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marek Derwich, La vie quotidienne des moines et chanoines réguliers au Moyen Age et Temps modernes, Actes du colloque international du L.A.R.H.C.O.R. (Wroclaw, 30 novembre-4 décembre 1994), Wroclaw, Pub. Institut d'Histoire de l'Université de Wroclaw, 1995, I, p. 367-386.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prieuré Saint-Baudile de Nismes dans la Congrégation de Saint-Maur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foi, fidélité, amitié en Europe à la période moderne, Mélanges offerts à Robert Sauzet, Tours, 1995, I, p.55-65.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mauristes, éditeurs des Pères de l’Eglise au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Pères de l’Eglise au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8734,2179 +8510,2179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigne et l'espace monastique bénédictin moderne des XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Lagrasse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, pp.73-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04958852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fabrique de la norme à la Pierre-qui-Vire : maturation spirituelle du Fondateur et structuration bénédictine ( années 1850-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du &amp;quot;Dictionnaire critique de l'Eglise&amp;quot; à l'histoire du monachisme moderne et contemporain: une déconstruction englobante.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, octobre - décembre (208), pp.139-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04940510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire de la normativité dans les ordres religieux (xve-xxe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converser en silence chez les bénédictins en France à l'époque moderne (XVIIe-XVIIIe siècles). L'apport des textes normatifs et des commentaires de la Règle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Bénédictine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, TOME 133 (FASCICULE 2), pp.488-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.RB.5.137781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04410422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mauristes et le voyage savant aux xviie et xviiie siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52497/viatica2456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04010172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dom Jules Jeannin et dom Jean Parisot et la promotion et la sauvegarde des patrimoines liturgiques et musicaux d'Orient: enquête autour de la correspondance (1890-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Traditions Musicales des Mondes Arabe et Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03476552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de dom Jean Mabillon. Edtion d'une notice biographique inédite et anonyme du XVIIIe siècle&amp;quot;, dans Revue Mabillon, nouvelle série, 31 (t.92, 2020, p.286-324.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03154080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire la Règle de Benoît après Adalbert de Vogüé: autour de quelques exemples récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03154079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalbert de Vogüé et la tradition bénédictine des commentaires de la Règle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche historique et l'exploitation des fonds d'archives : la plus-value d'une société savante, Archives en Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Archives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les mutations du métier d'archiviste et de son environnement. Actes du 11e colloque national des archivistes communaux et intercommunaux, 2-4 juin 2015 (Limoges), 244, pp.183-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/gazar.2016.5421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">In memoriam François Laplanche (1928-2009)</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théologie et histoire: autour de François Laplanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Théologie et histoire: autour de François Laplanche</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In memoriam François Laplanche (1928-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabillon, les mauristes et l’académie royale des inscriptions et belles-lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre érudition et pastorale : la congrégation de Saint-Maur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire-Bulletin de la Société de l'histoire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Revue Mabillon (1905-1920) dans la correspondance de dom Jean-Martial Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fête de Noël, chez les bénédictins à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mauristes et les lumières : un plan général d’instruction publique fondé sur les « Débris des ordres de saint Benoît et de saint Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Bénédictine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluny entre mythe et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’historiographie de la Congrégation de Saint-Maur aux XIXe et XXe siècles : bilan et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluny entre Réforme catholique et Siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historiographie du monachisme de l’époque moderne, en France et en Belgique, au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 86 (217), pp.589-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rhef.2000.1435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’érudition mauriste à Paris et en Province : autour de trois récents colloques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de Cluny chez les auteurs des XVII et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-02570921v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monachisme et missions intérieures en France au XVIIe siècle : la “ Conduite des religieux bénédictins de la Congrégation de Sainct Maur occupez dans les missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’historiographie du monachisme de l’époque moderne, en France et en Belgique, au XXe siècle</w:t>
+                <w:t xml:space="preserve">Les Bénédictins de Saint-Maur et l'histoire au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mauristes de Bonne-Nouvelle d'Orléans et leur bibliothèque au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 86 (217), pp.589-606. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 83 (210), pp.179-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rhef.1997.1268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rhef.2000.1435⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-02570904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance épistolaire et vie monastique chez les bénédictins de la Congrégation de Saint-Maur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La représentation de Cluny chez les auteurs des XVII et XVIIIe siècles</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une source pour l’histoire politique et culturelle de la France et de l’Europe occidentale aux XVIIe et XVIIIe siècles : la correspondance des bénédictins de la Congrégation de Saint-Maur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 202, pp.139-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rhef.1993.1098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’érudition dans le Voyage littéraire de dom Edmond Martène et de dom Ursin Durand (1717 et 1724),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000</w:t>
+              <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...195 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...233 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10916,98 +10692,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps monastique (bénédictin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des temps sacrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.446-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04247951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11017,98 +10793,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Auguste Rougier (1818-1895) et les Franciscaines de Notre-Dame du Temple. Actes du colloque du Dorat, 22 juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes franciscaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouvelle série, 12 (fascicule 2), pp.231-347, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02467942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11118,181 +10894,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prison et la charité. les enjeux contradictoires de l'enfermement pour faute grave dans l'Ordre de Saint-Benoît à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfermements. Le cloître et la prison (VIe - XVIIIe siècle), colloque international 22-24 octobre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Troyes et Bar sur Aube, France. pp.119-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00607801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cérémonies extraordinaires dans le monachisme bénédictin aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les Cérémonies extraordinaires dans le monachisme bénédictin aux XVIIe et XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.559-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00385115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11439,51 +11215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sall&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ritz-Guilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemayel, Maroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Hermann de Franceschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tambrun-Krasker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Henneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Joseph Jacquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Krasker Tambrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Anne Costantini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Goudot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hours" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503579535-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ELSEM-EB.5.114998" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Icard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dompnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Excoffon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Pitassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571317v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Michel Tock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vauchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Riche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Levy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laudin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18409-6.p.0029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eos.verlag.de" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04465465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.137771" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571167v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865253v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04258802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14503-5.p.0987" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14503-5.p.0347" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14503-5.p.0169" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901854v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199689736.013.39" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570960v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571248v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571237v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571234v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571227v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570932v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571224v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570929v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571208v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570909v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571194v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570896v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571182v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570886v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571172v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570885v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571019v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059951v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410422v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.5.137781" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010172v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2456" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571014v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5421" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570987v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570940v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570924v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571211v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570921v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.2000.1435" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570920v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570905v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570904v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.1997.1268" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.1993.1098" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570786v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247951v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607801v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385115v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sall&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ritz-Guilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemayel, Maroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771064v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Hermann de Franceschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tambrun-Krasker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Henneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Joseph Jacquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Krasker Tambrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Anne Costantini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Goudot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hours" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503579535-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ELSEM-EB.5.114998" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571341v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Icard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dompnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Excoffon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Pitassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571317v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Michel Tock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vauchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Riche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Levy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laudin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231905v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eos.verlag.de" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18409-6.p.0029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.137771" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571167v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04465465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14503-5.p.0347" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04258802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14503-5.p.0169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199689736.013.39" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570969v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571168v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571237v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571222v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571027v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570886v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571177v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958852v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.5.137781" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2456" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154079v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5421" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570984v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571230v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570934v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570924v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571211v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570918v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.2000.1435" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570920v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570905v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570892v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570904v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.1997.1268" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570789v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.1993.1098" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247951v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467942v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607801v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385115v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>