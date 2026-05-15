--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -355,1872 +355,1872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Desiderio disideravi. L'oeuvre eucharistique de Catherine Mectilde de Bar, 1614-1698</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03739696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LE DIEU UN : PROBLÈMES ET MÉTHODES D’HISTOIRE DES MONOTHÉISMES. CINQUANTE ANS DE RECHERCHES FRANÇAISES (1970-2020) Actes du colloque organisé à l’occasion du cinquantenaire de la fondation du Centre d’études des religions du Livre (Aubervilliers, Campus Condorcet), octobre 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvio Hermann de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Tambrun-Krasker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BREPOLS, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-03771064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renovamini. Les Bénédictines de Notre-Dame du Calvaire (XVIIe-XXIe siècles), Limoges, coll. Histoire, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03182407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Bénédictins. La Règle de saint Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Henneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Henryot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Joseph Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02443208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affamés volontaires. Les monothéismes et le jeûne : austérités religieuses et privations alimentaires dans une perspective comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvio Hermann de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">BREPOLS, 2022</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Krasker Tambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 9782842878009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02884593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chaise-Dieu, abbaye et congrégation, Limoges, PULIM,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Anne Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Bénédictins. La Règle de saint Benoît</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des reliques et des hommes - Ostensions limousines et faits religieux (XVIe-XXe siècle), Limoges, PULIM,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholicisme, culture et société aux Temps modernes, Mélanges offerts à Bernard Dompnier, Turnhout, Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholicisme, culture et société aux Temps modernes : mélanges offerts à Bernard Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, 2018, Église, liturgie et société dans l'Europe moderne, 978-2-503-57953-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.ELSEM-EB.5.114998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01811996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prière continuelle au XVIIe siècle, Turnhout, Brepols, (ELSEM 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Icard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Eudition et vie monastique au XXe siècle. L’œuvre du Père Adalbert de Vogüé (1924-2011) et sa réception », dans Revue Mabillon, 28 (tome 89), 2017, pp. 5-115.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solesmes, prieuré médiéval, abbaye contemporaine, Paris, Riveneuve éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Barbeau</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missions, vocations, dévotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Henneau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Henryot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Présentation par Bernard Hours et Odon Hurel. LARHRA, 26, 2016, Chrétiens et Sociétés Documents et Mémoires, 979-10-91592-11-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01289162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard DOMPNIER, Missions, vocations, dévotions. Pour une anthropologie historique du catholicisme moderne, recueil d’articles présenté par Bernard HOURS et Daniel-Odon HUREL, Lyon, Chrétiens et sociétés, Documents et mémoires n° 26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions, emprunts, confrontations chez les religieux. Antiquité tardive – fin du XIXe siècle. Actes du VIIIe colloque international du CERCOR. Célébration du Trentenaire (Saint-Étienne, 24-26 octobre 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvio Hermann de Franceschi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020, 9782842878009</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Peters-Custot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l’Université de Saint-Étienne, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03210861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Théologie, une Anthologie, IV, les temps modernes, Paris, éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cristina Pitassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Chaise-Dieu, abbaye et congrégation, Limoges, PULIM,</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnes d’autorité en milieu régulier des origines de la vie régulière au XVIIIe siècle, Saint-Etienne, PUSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît-Michel Tock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Catholicisme, culture et société aux Temps modernes, Mélanges offerts à Bernard Dompnier, Turnhout, Brepols</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dom Jean Mabillon, figure majeure de l’Europe des lettres, actes des deux colloques du tricentenaire de la mort de dom Mabillon, Paris, AIBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leclant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cluny, de l’abbaye à l’ordre clunisien (X-XVIII), Paris, Armand-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prières des Bénédictins, Paris, éditions du Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cérémoniaux catholiques en France à l'époque moderne. Une littérature de codification des rites liturgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Goudot</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dompnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, pp.560, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cérémoniaux catholiques en France à l'époque moderne. Une littérature de codification des rites liturgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...1219 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dompnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2688,268 +2688,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’exemplarité dans la tradition bénédictine à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Exemplarité en pratique. Approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.29-49, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18409-6.p.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05221320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dom Angelico Surchamp, moine de la Pierre-qui-Vire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Lesec; Isabelle Saint-Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur Dom Angelico Surchamp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passeurs de fresques, pp.41-55, 2025, 9791098093500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05489052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Uzmsetzung in den einzelnen Landern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcel ALBERT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbuch der Benediktinischen Ordensgeschichte. Band II: vom 14. Jarhrhundert bis zum Beginn des 19. Jahrhunderts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOS Editions Sankt Ottilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-271, 2025, 978 3 8306 8296 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05231905v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-05221320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformbewegungen und spätmittelalterliche kongregationen</w:t>
               </w:r>
@@ -3075,401 +3075,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04924069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire critique du Mont Saint-Michel (1753)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Henryot; Philippe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre les moines. L'antimonachisme, des réformes à la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LE CERF, pp.215-230, 2024, 9782204135085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04465465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La théologie, mère de toutes les sciences selon Dom Guéranger, et la définition de l'historien catholique (1830-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier BOULNOIS; Sylvio Hermann DE FRANCESCHI; Philippe HOFFMANN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaitre Dieu. Métamorphoses de la théologie comme science dans les religions monothéistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 205, BREPOLS, pp.597-619, 2024, Bibliothèque de l'Ecole des Hautes Etudes - Sciences religieuses, 205, 9782503611983. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.137771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.137771⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04607042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'histoire de la Pierre-qui-Vire au XXe siècle: foisonnement, générations et relectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc COURTOIS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruptures dans les communautés monastiques aux XIXe et XXe siècles Entre tradition et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (19), Presses universitaires de Louvain, pp.65-81, 2024, ARCA - Sillages, 13 9782390615231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relectures mauristes de la Règle de saint Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel-Odon HUREL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etre Bénédictin sous l'Ancien Régime, la congrégation de Saint-Maur (1618-1790)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BREPOLS, pp.211-226, 2024, Bibliothèque de la Revue d'Histoire ecclésiastique, 114, 9782503608532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'érudition au service des origines. L'histoire de la Société de Bretagne de dom Yves-Melaine Salot l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel-Odon HUREL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etre bénédictin sous l'Ancien Régime: la congrégation de Saint-Maur (1618-1790)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118, BREPOLS, pp.303-322, 2024, Bibiothèque de la Revue d'histoire ecclésiastique, 9782503608532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571167v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04465465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dom Prosper Guéranger et l’Inquisition</w:t>
               </w:r>
@@ -3595,251 +3595,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04607088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les confraternités monastiques à l'époque moderne dans le monde bénédictin: survivances et relectures érudites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MARIE MADELEINE DE CEVINS; Caroline GALLAND. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le salut par procuration. Jalons pour une histoire des confraternités ou affiliations régulières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.197-210, 2023, 9782753593619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04258802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre ciel et terre. Œuvres et résistances de femmes de Gênes à Liège (xe-xviiie siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLASSIQUES GARNIER, pp.347-354, 2023, 978-2-406-14503-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14503-5.p.0347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14503-5.p.0347⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04159748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions générales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Elisabeth HENNEAU; Corinne MARCHAL; Julie PIRONT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre ciel et terre. Œuvres et résistances de femmes de Gênes à Liège (Xe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GARNIER, pp.987-1014, 2023, Rencontres 574 Série Histoire religieuse, 6, 9782406145011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04195505v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04258802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
@@ -4104,165 +4104,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03739702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les moniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrice Cousin, Philibert Schmitz, L'épopée monastique. Précis d'histoire des moines et des moniales, p.669-671 et 937-951</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03921709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La contribution de l'abbaye de Solignac à la Congrégation de Saint-Maur (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abbaye de Solignac (VIIe-XVIIIe siècle), Mémoires plurielles d'une très ancienne fondation, Limoges, PULIM, p.131-140</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03794821v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03921709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mauristes et l'abbatiale: quelques réflexions autour des relectures du chapitre 52 de la Règle de saint Benoit</w:t>
               </w:r>
@@ -4399,64 +4399,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvio Hermann de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Tambrun-Krasker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affamés volontaires. Les monothéismes et le jeûne, p.7-17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4760,165 +4760,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saint-Sauveur de Redon dans la congrégation de Saint-Maur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D. PICHOT et G. PROVOST, Histoire de Redon, de l’abbaye à la ville, Rennes, Presses Universitaires de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecriture de l’histoire et identité bénédictine. Le rôle de Jean Mabillon (1632-1707) et des Mauristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andreas SOHN, Benediktiner als Historiker, Bochum, 2016, pp. 41-52</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570994v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02571171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer Dieu dans le Commentaire littéral sur tous les livres de l’Ancien et du Nouveau testament de dom Calmet</w:t>
               </w:r>
@@ -5243,365 +5243,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentations et relectures dans la confrontation entre bénédictins modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chrystel Bernat et Hubert Bost, Enoncer/denoncer l’autre, Discours et representations du différend confessionnel à l’époque moderne, Brepols, 2012, p. 109-126.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les personnes d’autorité en milieu régulier des origines de la vie régulière au XVIIIe siècle, éd. par JF COTTIER, D.-O. HUREL et B.-M. TOCK, Saint-Etienne, PUSE, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cluny and the Benedictine Erudition in Early Modern France. Political Issues and Monastic Reform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thomas Wallnig, Thomas Stockinger, Ines Peper et Patrick Fiska, Europäische Geschihctskulturen um 1700 zwischen Gelehrsamkeit, Politik und Konfession, Berlin, De Gryter, 2012, p.305-326</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Historien et le patrimoine des communautés religieuses: quelques réflexions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le patrimoine des congrégations religieuses, Actes Sud, p. 19-28.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Conclusions</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la question de l’autorité et des personnes d’autorité dans le monachisme bénédictin à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les personnes d’autorité en milieu régulier des origines de la vie régulière au XVIIIe siècle, éd. par JF COTTIER, D.-O. HUREL et B.-M. TOCK, Saint-Etienne, PUSE, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5933,165 +5933,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dom Jean Mabillon, moine bénédictin et acteur de la république des lettres dans l’Europe de Louis XIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista du Filosofia Neo-scolastica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Madre Mectilde e il Cerimoniale delle Benedettine del SS Sacramento nel XVII e XVIII secolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deus Absconditus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571239v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02571237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sœur Angélique Madeleine de Foyal de Saint-Parfait, ursuline orléanaise et lectrice de dom Calmet (vers 1730-1740)</w:t>
               </w:r>
@@ -6416,165 +6416,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etienne Dulaura, Histoire de l’abbaye de la Sauve-Majeure Entre-deux-Mers, 1683, Les Editions de l’Entre-deux-Mers, 3 vol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jansénisme et générations dans la Congrégation de Saint-Maur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Ordre de Saint-Benoît et Port-Royal, (colloque 19-21 septembre 2002, colloque international de l’Association des Amis de Port-Royal), Chroniques de Port-Royal, 52, p. 137-158</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571222v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02571224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
@@ -7865,234 +7865,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;Déjà-vu&amp;quot; dans le Voyage littéraire de dom Martène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le second voyage ou le déjà-vu, Paris, Klincksieck, 1996, p. 21-28.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frères convers et les commis stabilisés dans la Congrégation de Saint-Maur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mouvances laïques des ordres religieux, colloque du CERCOR (Tournus 1991), Saint-Etienne, Presses univ.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La lettre et le politique : l'exemple de la correspondance des bénédictins de Saint-Maur (XVII-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre et le politique, Colloque de Calais (septembre 1993), Paris, Champion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571172v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-02571177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abbaye de La Sauve-Majeure dans la Congrégation de Saint-Maur (XVII-XVIIIe siècles)</w:t>
               </w:r>
@@ -8744,51 +8744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire de la normativité dans les ordres religieux (xve-xxe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9245,51 +9245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche historique et l'exploitation des fonds d'archives : la plus-value d'une société savante, Archives en Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9330,165 +9330,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théologie et histoire: autour de François Laplanche</w:t>
+                <w:t xml:space="preserve">In memoriam François Laplanche (1928-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02570987v1</w:t>
+                <w:t xml:space="preserve">halshs-02570984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In memoriam François Laplanche (1928-2009)</w:t>
+                <w:t xml:space="preserve">Théologie et histoire: autour de François Laplanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02570984v1</w:t>
+                <w:t xml:space="preserve">halshs-02570987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabillon, les mauristes et l’académie royale des inscriptions et belles-lettres</w:t>
               </w:r>
@@ -10020,174 +10020,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’érudition mauriste à Paris et en Province : autour de trois récents colloques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’historiographie du monachisme de l’époque moderne, en France et en Belgique, au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Odon Hurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 86 (217), pp.589-606. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rhef.2000.1435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rhef.2000.1435⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02570918v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02570921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de Cluny chez les auteurs des XVII et XVIIIe siècles</w:t>
               </w:r>
@@ -11215,51 +11215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sall&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ritz-Guilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemayel, Maroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771064v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Hermann de Franceschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tambrun-Krasker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Henneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Joseph Jacquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Krasker Tambrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Anne Costantini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Goudot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hours" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503579535-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ELSEM-EB.5.114998" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571341v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Icard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dompnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Excoffon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Pitassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571317v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Michel Tock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vauchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Riche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Levy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laudin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231905v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eos.verlag.de" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18409-6.p.0029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.137771" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571167v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04465465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14503-5.p.0347" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04258802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14503-5.p.0169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199689736.013.39" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570969v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571168v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571237v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571222v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571027v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570886v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571177v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958852v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.5.137781" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2456" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154079v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5421" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570984v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571230v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570934v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570924v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571211v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570918v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.2000.1435" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570920v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570905v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570892v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570904v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.1997.1268" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570789v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.1993.1098" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247951v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467942v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607801v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385115v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sall&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ritz-Guilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemayel, Maroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Hermann de Franceschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tambrun-Krasker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Henneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Joseph Jacquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Krasker Tambrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Anne Costantini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Goudot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hours" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503579535-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ELSEM-EB.5.114998" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Icard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dompnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Excoffon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Pitassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571317v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Michel Tock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vauchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Riche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Levy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laudin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18409-6.p.0029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eos.verlag.de" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04465465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.137771" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571167v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04258802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14503-5.p.0347" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14503-5.p.0169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199689736.013.39" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571168v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570969v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571255v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571239v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571027v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571177v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958852v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.5.137781" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2456" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154079v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5421" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570987v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571230v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570934v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570924v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571211v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570921v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.2000.1435" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570920v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570905v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570892v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570904v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.1997.1268" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570789v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.1993.1098" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247951v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467942v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607801v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385115v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>