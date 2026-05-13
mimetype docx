--- v0 (2026-04-07)
+++ v1 (2026-05-13)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization approach to model the thermal-mechanical behavior of melting fuel material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental characterization of PCI impact on vibrating fuel rod under axial turbulent flow representative of JHR irradiation device ADELINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Gatt</w:t>
+                <w:t xml:space="preserve">Veronica d' Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Parrat</w:t>
+                <w:t xml:space="preserve">Stephane Breaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152149⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225, pp.04007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202022504007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909284v1</w:t>
+                <w:t xml:space="preserve">cea-02559143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of PCI impact on vibrating fuel rod under axial turbulent flow representative of JHR irradiation device ADELINE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization approach to model the thermal-mechanical behavior of melting fuel material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica d'Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica d' Ambrosi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
+                <w:t xml:space="preserve">Daniel Parrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Breaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+                <w:t xml:space="preserve">Jérôme Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 225, pp.04007. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 535, pp.152149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202022504007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02559143v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Fission Gas Release Kinetics by On-Line Mass Spectrometry</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Zerega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Parrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -825,64 +825,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica d'Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Parrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -918,432 +918,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la fusion à coeur d’une pastille de combustible nucléaire par application des méthodes d’homogénéisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some pending issues in nuclear fuel and in-core materials development for LWRs experimental support for modeling and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Gatt</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">J.-C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Parrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Mécamat "Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">OECD/NEA Workshop Enhancing experimental support for advancements in Nuclear fuels and materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335879v1</w:t>
+                <w:t xml:space="preserve">hal-02415308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneization method for a proposed model describing the melting of a nuclear fuel material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica d'Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Parrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Solid Mechanics Conference (ESMC2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some pending issues in nuclear fuel and in-core materials development for LWRs experimental support for modeling and simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la fusion à coeur d’une pastille de combustible nucléaire par application des méthodes d’homogénéisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica d'Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Parrat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OECD/NEA Workshop Enhancing experimental support for advancements in Nuclear fuels and materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque National Mécamat "Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415308v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future Jules Horowitz Material Testing Reactor: an opportunity for developing international collaborations on a major European irradiation infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Parrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,51 +1420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future Jules Horowitz Material Testing Reactor: A way for developing international collaboration around a major European irradiation infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Parrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1535,398 +1535,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LORELEI Test Device for LOCA Experiments in the Jules Horowitz Reactor</w:t>
+                <w:t xml:space="preserve">LORELEI: A future Test Device for LOCA Experiments in the JHR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Parrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Weiss</w:t>
+                <w:t xml:space="preserve">J. Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WRFPM 2014 - 2014 Water Reactor Fuel Performance Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">IGOR 2014 / The 16th International Group Operating Research Reactors Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAEA, Nov 2014, San Carlos de Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02873042v1</w:t>
+                <w:t xml:space="preserve">cea-02873058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LORELEI: A future Test Device for LOCA Experiments in the JHR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of Fission Products and Chemical Species released by Experimental Samples irradiated in the Jules Horowitz Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zerega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGOR 2014 / The 16th International Group Operating Research Reactors Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAEA, Nov 2014, San Carlos de Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">IGORR 2014 - The 16th International Group Operating Research Reactors Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, San Carlos De Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02873058v1</w:t>
+                <w:t xml:space="preserve">cea-02873049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Fission Products and Chemical Species released by Experimental Samples irradiated in the Jules Horowitz Reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The LORELEI Test Device for LOCA Experiments in the Jules Horowitz Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Parrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Manen</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zerega</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGORR 2014 - The 16th International Group Operating Research Reactors Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, San Carlos De Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">WRFPM 2014 - 2014 Water Reactor Fuel Performance Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02873049v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02873042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2081,51 +2081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d'Ambrosi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#233;aud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111214" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Gatt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Julien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02559143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d' Ambrosi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Breaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynard-Carette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brkic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179315" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Ambrosi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricciardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Federici" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maugard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blandin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02873042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Weiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02873058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estrade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02873049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zerega" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d'Ambrosi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#233;aud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111214" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02559143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d' Ambrosi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Breaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Gatt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Julien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152149" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynard-Carette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brkic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179315" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Ambrosi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricciardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415308v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Federici" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maugard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blandin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02873058v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estrade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02873049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zerega" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02873042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Weiss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>