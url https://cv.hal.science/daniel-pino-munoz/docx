--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -125,776 +125,776 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic tomography-based conforming finite elements model</w:t>
+                <w:t xml:space="preserve">Stress-induced amorphization as a transformation plasticity mechanism demonstrated in forsterite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandrashekhar Pilgar</w:t>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Daniel Pino-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Fixy</w:t>
+                <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2025.104472⟩</w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43246-025-01038-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405148v1</w:t>
+                <w:t xml:space="preserve">hal-05481838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation density evolution in hot‑compressed dual‑phase titanium alloys: A phase‑resolved EBSD–Taylor framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A generic tomography-based conforming finite elements model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+                <w:t xml:space="preserve">Chandrashekhar Pilgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lee Semiatin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fixy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2026.119266⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 253, pp.104472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2025.104472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532807v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-induced amorphization as a transformation plasticity mechanism demonstrated in forsterite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dislocation density evolution in hot‑compressed dual‑phase titanium alloys: A phase‑resolved EBSD–Taylor framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carrez</w:t>
+                <w:t xml:space="preserve">Matheus Brozovic Gariglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirel</w:t>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Delbecq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Lee Semiatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 7 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 350, pp.119266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43246-025-01038-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2026.119266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481838v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Remaining Useful Life During the Healthy Stage in Rolling Bearings</w:t>
+                <w:t xml:space="preserve">Influence of the Number of Increments on Recrystallization for a Typical Ring-Rolling Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Echeverri Restrepo</w:t>
+                <w:t xml:space="preserve">Théo Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Blachère</w:t>
+                <w:t xml:space="preserve">Malik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Tamayo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eric Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cees Taal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (3), </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, EuroSuperalloys 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36001/ijphm.2025.v16i3.4225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-025-08084-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405926v1</w:t>
+                <w:t xml:space="preserve">hal-05446878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical modeling of GaN pillars coalescence for growth parameter optimization</w:t>
+                <w:t xml:space="preserve">Predicting Remaining Useful Life During the Healthy Stage in Rolling Bearings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Wehbe</w:t>
+                <w:t xml:space="preserve">Sebastián Echeverri Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Charles</w:t>
+                <w:t xml:space="preserve">Sébastien Blachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Gergaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simon Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cees Taal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/adcfb8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36001/ijphm.2025.v16i3.4225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405906v1</w:t>
+                <w:t xml:space="preserve">hal-05405926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Number of Increments on Recrystallization for a Typical Ring-Rolling Deformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical modeling of GaN pillars coalescence for growth parameter optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Durand</w:t>
+                <w:t xml:space="preserve">Maya Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Georges</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Matthew Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, EuroSuperalloys 2026, </w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (4), pp.045009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-025-08084-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/adcfb8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446878v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Thermodynamics-Constrained Neural Network with Mechanical Encoding for Nonlinear Viscoelastic Modelling from Sparse Data</w:t>
               </w:r>
@@ -906,64 +906,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pistenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1004,351 +1004,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocks with Extremely Low Thermal Inertia at the OSIRIS-REx Sample Site on Asteroid Bennu</w:t>
+                <w:t xml:space="preserve">Development of Nanopillar Arrays Nanopatterning Without Lift‐Off for Transferable GaN‐Based µLEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Ryan</w:t>
+                <w:t xml:space="preserve">Nabil Labchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rozitis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+                <w:t xml:space="preserve">Saber Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kris Becker</w:t>
+                <w:t xml:space="preserve">Kilian Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Emery</w:t>
+                <w:t xml:space="preserve">Sebastien Labau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (4), pp.92. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/PSJ/ad2dff⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202400166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607789v1</w:t>
+                <w:t xml:space="preserve">hal-04625869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Nanopillar Arrays Nanopatterning Without Lift‐Off for Transferable GaN‐Based µLEDs</w:t>
+                <w:t xml:space="preserve">Rocks with Extremely Low Thermal Inertia at the OSIRIS-REx Sample Site on Asteroid Bennu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Labchir</w:t>
+                <w:t xml:space="preserve">Andrew Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saber Hammami</w:t>
+                <w:t xml:space="preserve">Benjamin Rozitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Baril</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maya Wehbe</w:t>
+                <w:t xml:space="preserve">Kris Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Labau</w:t>
+                <w:t xml:space="preserve">Joshua Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.202400166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/ad2dff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625869v1</w:t>
+                <w:t xml:space="preserve">hal-04607789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of GaN coalescence by dark-field X-ray microscopy at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1406,395 +1406,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D crack initiation and propagation applied to metal forming processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full‐Field Modeling of Heat Transfer in Asteroid Regolith: 2. Effects of Porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazem Eldahshan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Munoz</w:t>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Alves</w:t>
+                <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Perchat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naoya Sakatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-022-01702-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901781v1</w:t>
+                <w:t xml:space="preserve">hal-03901811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient multiphysics solid shell based finite element approach for modeling thin sheet metal forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mahmoud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 198, pp.103645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full‐Field Modeling of Heat Transfer in Asteroid Regolith: 2. Effects of Porosity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+                <w:t xml:space="preserve">3D crack initiation and propagation applied to metal forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Eldahshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+                <w:t xml:space="preserve">José Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Delbo</w:t>
+                <w:t xml:space="preserve">Etienne Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoya Sakatani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (6), </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JE007191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-022-01702-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901811v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoplastic Characterization of Zn-Cu-Ti Alloy Sheets: Experiments, Modeling, and Simulation</w:t>
               </w:r>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Nicoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Signorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (2), pp.1512-1529. </w:t>
@@ -1908,1637 +1908,1637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile failure prediction of pipe-ring notched AISI 316L using uncoupled ductile failure criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling tensors using tensorial Kelvin bases: application to olivine polycrystal deformation modeling using elastically anistropic CPFEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bianchetti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">David Alejandro Ruiz Sarrazola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2021.104333⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (3), pp.955-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-021-01976-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472587v1</w:t>
+                <w:t xml:space="preserve">hal-03463435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of solute drag in reconciling laboratory and natural constraints on olivine grain growth kinetics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Optimized Geometry of Double-Cone Compression Test Samples for a Better Control of Strain Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Brozovic Gariglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa520⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (9), pp.4125-4136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-021-06373-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016348v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Ductile Shear Zone Facilitates Near‐Orthogonal Strike‐Slip Faulting in a Thin Brittle Lithosphere</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phase field modeling of ductile fracture at large plastic strains using adaptive isotropic remeshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Eldahshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL090744⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (3), pp.763-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-020-01962-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481103v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field modeling of ductile fracture at large plastic strains using adaptive isotropic remeshing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the role of solute drag in reconciling laboratory and natural constraints on olivine grain growth kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-020-01962-7⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (2), pp.1360-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472563v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new finite element approach to model microscale strain localization within olivine aggregates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deep Ductile Shear Zone Facilitates Near‐Orthogonal Strike‐Slip Faulting in a Thin Brittle Lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-2369-2021⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389503v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Computational Model for Magnetic Pulse Forming of Thin Structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ductile failure prediction of pipe-ring notched AISI 316L using uncoupled ductile failure criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14247645⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.104333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2021.104333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481123v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized Geometry of Double-Cone Compression Test Samples for a Better Control of Strain Rate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new finite element approach to model microscale strain localization within olivine aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (10), pp.2369-2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2369-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-021-06373-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03463408v1</w:t>
+                <w:t xml:space="preserve">hal-03389503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling tensors using tensorial Kelvin bases: application to olivine polycrystal deformation modeling using elastically anistropic CPFEM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Efficient Computational Model for Magnetic Pulse Forming of Thin Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 67 (3), pp.955-967. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (24), pp.7645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-021-01976-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14247645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463435v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full field and mean field modeling of grain growth in a multiphase material under dry conditions: application to peridotites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Barnouin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Weirich</w:t>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0643-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB018138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434288v1</w:t>
+                <w:t xml:space="preserve">hal-02431730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field and mean field modeling of grain growth in a multiphase material under dry conditions: application to peridotites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A new numerical framework for the full field modeling of dynamic recrystallization in a CPFEM context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Ruiz Sarrazola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB018138⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.109645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431730v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a CPFEM context – Application to 304L steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alejandro Ruiz Sarrazola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Gaskell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/S41561-020-0643-9⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.109892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481127v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new numerical framework for the full field modeling of dynamic recrystallization in a CPFEM context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Ruiz Sarrazola</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaskell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109645⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.764-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/S41561-020-0643-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030586v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a CPFEM context – Application to 304L steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charbel Moussa</w:t>
+                <w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaskell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bozzolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+                <w:t xml:space="preserve">J. Weirich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 184, pp.109892. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.764-764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0643-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096622v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asteroid (101955) Bennu’s weak boulders and thermally anomalous equator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rozitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3628,77 +3628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-heating of rolled ZnCuTi sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Lagroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3743,1095 +3743,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t>
+                <w:t xml:space="preserve">Craters, boulders and regolith of (101955) Bennu indicative of an old and dynamic surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jawin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-L. Ballouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Barnouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Weirich</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bierhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0330-x⟩</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0326-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381693v1</w:t>
+                <w:t xml:space="preserve">hal-02381710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craters, boulders and regolith of (101955) Bennu indicative of an old and dynamic surface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational methods for ductile fracture modeling at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0326-6⟩</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-018-9276-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381710v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational methods for ductile fracture modeling at the microscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in α/β titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Polychronopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-018-9276-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-017-1371-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870941v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamic geophysical environment of (101955) Bennu based on OSIRIS-REx measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chesley</w:t>
+                <w:t xml:space="preserve">Characterization of the Elastoplastic Response of Low Zn-Cu-Ti Alloy Sheets Using the CPB-06 Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Signorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-019-0721-3⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (19), pp.3072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12193072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381714v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The operational environment and rotational acceleration of asteroid (101955) Bennu from OSIRIS-REx observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for widespread hydrated minerals on asteroid (101955) Bennu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hergenrother</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Drouet D’aubigny</w:t>
+                <w:t xml:space="preserve">B. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09213-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.332-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-019-0722-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417614v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in α/β titanium alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dynamic geophysical environment of (101955) Bennu based on OSIRIS-REx measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Scheeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mcmahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danai Polychronopoulou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+                <w:t xml:space="preserve">S. Chesley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-017-1371-6⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-019-0721-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571623v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for widespread hydrated minerals on asteroid (101955) Bennu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The operational environment and rotational acceleration of asteroid (101955) Bennu from OSIRIS-REx observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hergenrother</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Hamilton</w:t>
+                <w:t xml:space="preserve">C. Maleszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Christensen</w:t>
+                <w:t xml:space="preserve">M. Nolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Reuter</w:t>
+                <w:t xml:space="preserve">J.-Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Clark</w:t>
+                <w:t xml:space="preserve">C. Drouet D’aubigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (3), pp.332-340. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-019-0722-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09213-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417653v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Elastoplastic Response of Low Zn-Cu-Ti Alloy Sheets Using the CPB-06 Criterion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+                <w:t xml:space="preserve">Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaskell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Weirich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (19), pp.3072. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12193072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0330-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429581v1</w:t>
+                <w:t xml:space="preserve">hal-02381693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unexpected surface of asteroid (101955) Bennu</w:t>
               </w:r>
@@ -5111,51 +5111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim M. Barhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5202,90 +5202,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel Level-Set Finite Element formulation for grain growth with heterogeneous grain boundary energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fausty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 160, pp.578-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5313,477 +5313,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of dynamic and post-dynamic recrystallization by coupling a full field approach to phenomenological laws</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Lode angle on modelling of void closure in hot metal forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Abdelouahed Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 133, pp.498-519. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.13 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573836v1</w:t>
+                <w:t xml:space="preserve">hal-01424267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for material parameters scattering in rolled zinc formability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Milesi</w:t>
+                <w:t xml:space="preserve">Modeling of dynamic and post-dynamic recrystallization by coupling a full field approach to phenomenological laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland E. Logé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2017.02.021⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133, pp.498-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497273v1</w:t>
+                <w:t xml:space="preserve">hal-01573836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Lode angle on modelling of void closure in hot metal forming processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for material parameters scattering in rolled zinc formability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahed Chbihi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Yann Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 126, pp.13 - 25. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 245, pp.134 - 148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2016.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2017.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424267v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D level set modeling of static recrystallization considering stored energy fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulais-Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5846,103 +5846,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of 3D mean field models for capillarity-driven grain growth based on full field simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (24), pp.10970-10981. </w:t>
@@ -5980,103 +5980,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full field modeling of recrystallization and grain growth thanks to a level set approach: towards modeling by industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATCH Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2</w:t>
@@ -6105,64 +6105,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering at Particle Scale: An Eulerian Computing Framework to Deal with Strong Topological and Material Discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6222,64 +6222,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element-based level set method for fluidelastic solid interaction with surface tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6351,64 +6351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct 3D simulation of powder sintering by surface and volume diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6468,64 +6468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Simulation of Mass Transport During Sintering of a Granular Packing. Part I. Surface and Lattice Diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdivieso François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6597,64 +6597,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D simulation of the matter transport by surface diffusion within a level-set context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6785,64 +6785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pistenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6874,1011 +6874,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase-field numerical framework to study ductile damage to fracture transition: An application to material forming processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physical mechanisms leading to recrystallized grains free of precipitates after hot forging of a typical γ − γ′ nickel- based superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Orlacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Toan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ReX &amp; GG 2023 - 8th Conference on Recrystallization and Grain Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510558v1</w:t>
+                <w:t xml:space="preserve">hal-04353707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESOSCALE MODELING OFPOLYMER FOAMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tensile and compression properties of foamed polymer: Experimental characterization and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Bousoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Computational Engineering and Experimenting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Heraklion (CR), Greece</w:t>
+              <w:t xml:space="preserve">USNCCM17 - 17th U.S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Albuquerque, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389146v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile and compression properties of foamed polymer: Experimental characterization and numerical simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A phase-field numerical framework to study ductile damage to fracture transition: An application to material forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM17 - 17th U.S. National Congress on Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Krakow (Cracovie), Poland. pp.1603-1610, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644902479-173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353910v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical mechanisms leading to recrystallized grains free of precipitates after hot forging of a typical γ − γ′ nickel- based superalloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">MESOSCALE MODELING OFPOLYMER FOAMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi-Toan Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+                <w:t xml:space="preserve">Alban Agazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReX &amp; GG 2023 - 8th Conference on Recrystallization and Grain Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Advanced Computational Engineering and Experimenting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Heraklion (CR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353707v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel highly efficient Lagrangian model for massively multidomain simulations applied to microstructural evolutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stored energy distribution in α and β phases of hot-deformed titanium alloy microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Brozovic Gariglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2020 - 14th World Congress in Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Plasticité 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881490v1</w:t>
+                <w:t xml:space="preserve">hal-03881468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stored energy distribution in α and β phases of hot-deformed titanium alloy microstructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A novel highly efficient Lagrangian model for massively multidomain simulations applied to microstructural evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">WCCM 2020 - 14th World Congress in Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881468v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique d'une interface titane/epoxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the full field modeling of microstructure evolutions during metal forming industrial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+                <w:t xml:space="preserve">Pascal de Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Recrystallization and Grain Growth - ReX &amp; GG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417171v1</w:t>
+                <w:t xml:space="preserve">hal-02114513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh-independent Crack Propagation under Mixed-Mode Loading using Remeshing and Dynamic Insertion of Cohesive Elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation mécanique d'une interface titane/epoxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Perderiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Uribe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430595v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÉLISATION DE LA RUPTURE POUR DES MICROSTRUCTURES HÉTÉROGÈNES PAR APPROCHES LEVEL-SET ET ADAPTATION DE MAILLAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7897,2522 +7914,2488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field modeling of heat transfer in asteroid regolith: thermal conductivity results for mono- and polydisperse particulates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mesh-independent Crack Propagation under Mixed-Mode Loading using Remeshing and Dynamic Insertion of Cohesive Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Delbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Lunar and Planetary Science Conference - LPSC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, The Woodland, United States</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114389v1</w:t>
+                <w:t xml:space="preserve">hal-02430595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regolith thermophysical properties: Experimental thermal conductivity results and a new full-field thermophysical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Full-field modeling of heat transfer in asteroid regolith: thermal conductivity results for mono- and polydisperse particulates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Delbo'</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMOPS III - Thermal Models for Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">50th Lunar and Planetary Science Conference - LPSC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, The Woodland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114379v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of void closure mechanisms in multi-stages hot metal forming processes: a multiscale approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Regolith thermophysical properties: Experimental thermal conductivity results and a new full-field thermophysical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Delbo'</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2019: the 13th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Portsmouth, United States</w:t>
+              <w:t xml:space="preserve">THERMOPS III - Thermal Models for Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114042v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a crack propagation criterion and dynamic insertion of cohesive elements applied to thermal fatigue failure of comets/asteroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the full field modeling of microstructure evolutions during metal forming industrial processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Modeling of void closure mechanisms in multi-stages hot metal forming processes: a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Recrystallization and Grain Growth - ReX &amp; GG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2019: the 13th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114513v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field modeling of grain growth in mantle rocks based on a level-set enhanced finite element framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Full field modeling of heat transfer in regolith - A powerful tool to discuss thermophysical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Delbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JpGU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814100v1</w:t>
+                <w:t xml:space="preserve">hal-01814099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element method for two-phase flows based on adaptive interface-fitted meshes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Towards the full modeling of microstructure evolutions during metal forming industrial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814093v1</w:t>
+                <w:t xml:space="preserve">hal-01973291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesh update algorithm for ALE simulations with large boundary movements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation ver de composites thermoplastiques à renforts discontinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">28ème colloque National ”DEformation des POlymères Solides” (DEPOS2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858257v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new level set - finite element formulation for anisotropic grain growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">A 3D numerical framework for the full field modeling of recrystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fausty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">THERMEC’2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973254v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D numerical framework for the full field modeling of recrystallization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A new level set - finite element formulation for anisotropic grain growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC’2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858268v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation ver de composites thermoplastiques à renforts discontinus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A finite element method for two-phase flows based on adaptive interface-fitted meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Toulorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème colloque National ”DEformation des POlymères Solides” (DEPOS2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
+              <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858262v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new level set finite element formulation for anisotropic grain growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A mesh update algorithm for ALE simulations with large boundary movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Toulorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814107v1</w:t>
+                <w:t xml:space="preserve">hal-01858257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating grain growth in mantle rocks within a full field model based on the level-set method in a finite element context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Full field modeling of grain growth in mantle rocks based on a level-set enhanced finite element framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">JpGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814106v1</w:t>
+                <w:t xml:space="preserve">hal-01814100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean field and full field simulations of dynamic recrystallization of austenitic 304L steel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Investigating grain growth in mantle rocks within a full field model based on the level-set method in a finite element context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973194v1</w:t>
+                <w:t xml:space="preserve">hal-01814106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la croissance de grains dans l’olivine par une approche champ complet de type level-set</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A new level set finite element formulation for anisotropic grain growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Ganino</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT 2018 : Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691671v1</w:t>
+                <w:t xml:space="preserve">hal-01814107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the Full-Field modeling of microstructural evolutions using a finite-element level set integrated framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulation de la croissance de grains dans l’olivine par une approche champ complet de type level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Multiscale Materials Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT 2018 : Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973391v1</w:t>
+                <w:t xml:space="preserve">hal-01691671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field modeling of heat transfer in regolith - A powerful tool to discuss thermophysical models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Mean field and full field simulations of dynamic recrystallization of austenitic 304L steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JpGU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814099v1</w:t>
+                <w:t xml:space="preserve">hal-01973194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the full modeling of microstructure evolutions during metal forming industrial processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Recent advances in the Full-Field modeling of microstructural evolutions using a finite-element level set integrated framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Multiscale Materials Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973291v1</w:t>
+                <w:t xml:space="preserve">hal-01973391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field simulation of dynamic and post-dynamic recrystallization in 304L steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Recent advances concerning the numerical modeling of metallic materials at the mesoscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF2M (Société Française de Métallurgie et des Matériaux), Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Centre de recherches de Constellium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Voreppe France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624697v1</w:t>
+                <w:t xml:space="preserve">hal-01692074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances concerning the numerical modeling of metallic materials at the mesoscopic scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Full field simulation of dynamic and post-dynamic recrystallization in 304L steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEA DAM Ile de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bruyères le Chatel, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2M (Société Française de Métallurgie et des Matériaux), Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692080v1</w:t>
+                <w:t xml:space="preserve">hal-01624697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the full field modeling of recrystallization and grain growth using the level set approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recent advances concerning the numerical modeling of metallic materials at the mesoscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics - USNCCM14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">CEA DAM Ile de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bruyères le Chatel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573960v1</w:t>
+                <w:t xml:space="preserve">hal-01692080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive level-set method with enhanced volume conservation for simulations in multiphase domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10431,420 +10414,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de VERs et calcul d'homogénéisation : application aux composites thermoplastiques à renforts discontinus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recent advances in the full field modeling of recrystallization and grain growth using the level set approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Toulorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique [CFM2017]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics - USNCCM14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632652v1</w:t>
+                <w:t xml:space="preserve">hal-01573960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances concerning the numerical modeling of metallic materials at the mesoscopic scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Génération de VERs et calcul d'homogénéisation : application aux composites thermoplastiques à renforts discontinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre de recherches de Constellium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Voreppe France</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique [CFM2017]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692074v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Lode angle on modelling of micro voids closure in hot metal forming processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recrystallization and grain growth modeling at the mesoscopic scale thanks to a level-set/FE framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulais-Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">6th International Conference on Recrystallization and Grain Growth: Recrystallization II: Dynamic Recrystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480022v1</w:t>
+                <w:t xml:space="preserve">hal-01479206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the full field modeling of recrystallization and grain growth using the level set approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10876,912 +10893,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a mesh independent fracture modeling method using cohesive elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical and Experimental (EBSD) study of the orientation gradients at grain boundaries of a polycrystalline AKDQ steel sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Signorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analía Roatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECF 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
+              <w:t xml:space="preserve">WCCM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479772v1</w:t>
+                <w:t xml:space="preserve">hal-01479903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a global level set framework, application to 304L stainless steel</w:t>
+                <w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a level-set framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulais-Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Poitrault</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque "Métallurgie, quel avenir!"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20168002005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01421567v1</w:t>
+                <w:t xml:space="preserve">hal-01480100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a level-set framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Full field modelling of lamella splitting and lath spheroidization in α/β titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Polychronopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Métallurgie, quel avenir!"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480100v1</w:t>
+                <w:t xml:space="preserve">hal-01480056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field modelling of lamella splitting and lath spheroidization in α/β titanium alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards a mesh independent fracture modeling method using cohesive elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Métallurgie, quel avenir!"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">ECF 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480056v1</w:t>
+                <w:t xml:space="preserve">hal-01479772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental (EBSD) study of the orientation gradients at grain boundaries of a polycrystalline AKDQ steel sheet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a global level set framework, application to 304L stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulais-Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France. pp.02005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20168002005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479903v1</w:t>
+                <w:t xml:space="preserve">hal-01421567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and modeling of void closure mechanisms in hot metal forming processes: a multiscale approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Influence of Lode angle on modelling of micro voids closure in hot metal forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421656v1</w:t>
+                <w:t xml:space="preserve">hal-01480022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Static Recrystallization and Grain Growth Phenomena by Mean Field and Full Field Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Maire</w:t>
+                <w:t xml:space="preserve">Understanding and modeling of void closure mechanisms in hot metal forming processes: a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Abdelouahed Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Métallurgie, quel avenir!"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480077v1</w:t>
+                <w:t xml:space="preserve">hal-01421656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Lode angle on modelling of void closure in hot metal forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahed Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOMP'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11800,450 +11800,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of intragranular strain heterogeneity on recrystallization kinetics assessed by numerical simulation at the mesoscopic scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Simulation of Static Recrystallization and Grain Growth Phenomena by Mean Field and Full Field Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Métallurgie, quel avenir!"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480082v1</w:t>
+                <w:t xml:space="preserve">hal-01480077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in alpha/beta titanium alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of intragranular strain heterogeneity on recrystallization kinetics assessed by numerical simulation at the mesoscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii N. Ilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque "Métallurgie, quel avenir!"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421151v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization and grain growth modeling at the mesoscopic scale thanks to a level-set/FE framework</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in alpha/beta titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Polychronopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Recrystallization and Grain Growth: Recrystallization II: Dynamic Recrystallization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.02003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20168002003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479206v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance computing of sintering process at particle scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12294,64 +12294,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation directe du frittage à l'échelle des grains par diffusion surfacique et volumique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12428,545 +12428,545 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About dislocation density distribution in titanium alloys after hot-deformation in the α+β domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Role of γ’ precipitates in recrystallization during forging of γ-γ’ superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Orlacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Toan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Los angeles, CA, United States</w:t>
+              <w:t xml:space="preserve">4th European Symposium on Superalloys and their Applications (EuroSuperalloys 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239354v1</w:t>
+                <w:t xml:space="preserve">hal-03875960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of γ’ precipitates in recrystallization during forging of γ-γ’ superalloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">About dislocation density distribution in titanium alloys after hot-deformation in the α+β domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Brozovic Gariglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Symposium on Superalloys and their Applications (EuroSuperalloys 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bamberg, Germany</w:t>
+              <w:t xml:space="preserve">TMS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Los angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875960v1</w:t>
+                <w:t xml:space="preserve">hal-05239354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for elastic anisotropy in crystal plasticity within the context of olivine dynamic recrystallization using a level-set framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full field modeling of Dynamic Recrystallization in a CPFEM context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ruiz Sarrazola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">REX&amp;GG 2019 - 7th international conference on recrystallization and grain growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440169v1</w:t>
+                <w:t xml:space="preserve">hal-02419060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field modeling of Dynamic Recrystallization in a CPFEM context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for elastic anisotropy in crystal plasticity within the context of olivine dynamic recrystallization using a level-set framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ruiz Sarrazola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REX&amp;GG 2019 - 7th international conference on recrystallization and grain growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419060v1</w:t>
+                <w:t xml:space="preserve">hal-02440169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of 3D mean field models for capillarity-driven grain growth based on full field simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La Metallurgie, quel avenir !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13023,103 +13023,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancements in the Simulation of 3D Ductile Damage Transition to Fracture with FORGE®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Eldahshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.275-283, 2024, Lecture Notes in Mechanical Engineering, </w:t>
@@ -13241,51 +13241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13335,51 +13335,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul intensif en simulation de frittage à l'échelle des particules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012EMSE0669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13575,51 +13575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Pilgar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fixy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104472" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Brozovic Gariglio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee Semiatin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2026.119266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delbecq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01038-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Echeverri Restrepo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blach&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tamayo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Taal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2025.v16i3.4225" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Wehbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/adcfb8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Huyghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jaeger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08084-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pistenon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae2284" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rozitis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Emery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad2dff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04625869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Labchir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Hammami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baril" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400166" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Munoz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057672300287x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Eldahshan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perchat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01702-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103645" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sakatani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alister" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Celentano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicoletti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06226-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bianchetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2021.104333" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090744" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01962-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247645" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06373-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01976-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barnouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palmer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaskell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weirich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0643-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41561-020-0643-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109645" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109892" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481129v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozitis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ryan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christensen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIADV.ABC3699" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lagroum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barnouin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0330-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walsh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jawin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-L. Ballouz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bierhaus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0326-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01870941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9276-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381714v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scheeres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmahon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. French" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chesley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0721-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hergenrother" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maleszewski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drouet D&#8217;aubigny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09213-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417653v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamilton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reuter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clark" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0722-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429581v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12193072" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417570v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S Lauretta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dellagiustina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Golish" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Becker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1033-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0731-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim M. Barhli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3791543" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01890856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.050" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573836v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.08.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497273v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jansen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.02.021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424267v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Chbihi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.11.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327901v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulais-Sinou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.04.045" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RK1G5B9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0309-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdivieso Fran&#231;ois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapier Sylvain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05073.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNN4B2KG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611057v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510558v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-173" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389146v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353910v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bousoura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Orlacchio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Toan Nguyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881490v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881468v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417171v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Perderiset" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430595v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Uribe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430631v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo'" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Emery" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114379v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114042v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430586v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814100v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814093v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858257v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973254v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858268v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858262v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814107v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973194v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691671v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973291v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624697v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692080v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573960v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632652v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coppo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692074v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480022v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480024v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479772v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421567v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480100v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480056v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479903v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Roatta" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421656v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480077v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480021v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480082v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii N. Ilin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421151v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479206v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239354v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875960v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440169v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419060v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430758v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04477640v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ripert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ducloux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42093-1_27" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446990v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterley Labady" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843105v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012EMSE0669" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delbecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01038-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Pilgar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fixy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104472" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Brozovic Gariglio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee Semiatin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2026.119266" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Huyghe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jaeger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08084-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Echeverri Restrepo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blach&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tamayo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Taal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2025.v16i3.4225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Wehbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/adcfb8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pistenon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae2284" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04625869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Labchir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Hammami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baril" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400166" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rozitis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Becker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Emery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad2dff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Munoz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057672300287x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sakatani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103645" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Eldahshan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perchat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01702-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alister" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Celentano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicoletti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06226-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01976-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06373-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01962-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090744" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bianchetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2021.104333" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247645" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109645" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096622v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109892" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barnouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palmer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaskell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41561-020-0643-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weirich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0643-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481129v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozitis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ryan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christensen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIADV.ABC3699" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lagroum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381710v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walsh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jawin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-L. Ballouz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barnouin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bierhaus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0326-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01870941v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9276-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12193072" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamilton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reuter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clark" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0722-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381714v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scheeres" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmahon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. French" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brack" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chesley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0721-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hergenrother" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maleszewski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drouet D&#8217;aubigny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09213-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381693v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0330-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417570v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S Lauretta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dellagiustina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Golish" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Becker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1033-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0731-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim M. Barhli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3791543" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01890856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.050" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Chbihi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.11.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573836v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.08.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497273v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jansen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.02.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327901v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulais-Sinou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.04.045" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RK1G5B9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0309-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdivieso Fran&#231;ois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapier Sylvain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05073.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNN4B2KG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611057v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353707v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Orlacchio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bignon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Toan Nguyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353910v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bousoura" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-173" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389146v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881468v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417171v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Perderiset" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430631v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430595v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Uribe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114389v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo'" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Emery" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114379v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430586v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814099v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973291v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858262v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973254v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814093v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858257v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814100v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814107v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691671v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973194v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973391v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692074v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692080v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573960v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632652v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coppo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479206v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480024v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479903v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Roatta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480100v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480056v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479772v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421567v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480022v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421656v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480021v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480077v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii N. Ilin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421151v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875960v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239354v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419060v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440169v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430758v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04477640v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ripert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ducloux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42093-1_27" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446990v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterley Labady" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843105v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012EMSE0669" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>