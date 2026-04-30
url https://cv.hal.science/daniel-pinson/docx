--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -502,363 +502,363 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Economy, Innovation, Tourism, 135</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme et environnement dans l’enseignement de l’architecture à la veille de Mai 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04035927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels établissements humains nous réserve l'avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African and Mediterranean Journal of Architecture and Urbanism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48399/IMIST.PRSM/amjau-v5i2.44743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48399/IMIST.PRSM/amjau-v5i2.44743⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04364419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Urbanisme et environnement dans l’enseignement de l’architecture à la veille de Mai 1968</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use in Architectural Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2023, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04364420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les atouts d'un urbanisme d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African and Mediterranean Journal of Architecture and Urbanism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (1), pp.1-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48399/IMIST.PRSM/amjau-v5i1.41140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48399/IMIST.PRSM/amjau-v5i1.41140⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04175343v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04364420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture : Bouillon, Florence (dir.), Deboulet, Agnès (dir.), Dietrich-Ragon, Pascale (dir.), Fijalkow, Yankel (dir.) Vulnérabilités résidentielles. – La Tour- d’Aigues : Édition de l’Aube, 2019. – 272 p. ISBN : 978-2-81593-401-5</w:t>
               </w:r>
@@ -1553,2637 +1553,2637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les combats de Georges Meyer-Heine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 403, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04404036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage des sciences de l'homme en architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Madinati, La Revue d'urbanisme, d'architecture et de construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dossier : L'enseignement de l'architecture, Quel modèle de formation ?, n°3, p. 22-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’habitat, relevé et révélé par le dessin : observer l’espace construit et son appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, L'observation et ses angles, 1 (164-165), p. 40-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.164.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01519649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pinson</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">我们的未来会是什么样的人类住区？</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">环境建筑（坎顿出版）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 环境建筑 (4), pp.72-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu bibliographique : TELLIER, Luc-Normand et VAINER, Carlos (2012), Métropoles des Amériques en mutation. Québec, Presses de l’Université du Québec, 357 p. (ISBN 978-2-7605-3476-6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 57 (numéro 162), p. 522-523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu bibliographique : Lila Combe, Michel Gariépy, Mario Gauthier, Florence Paulhiac Scherrer et Franck Scherrer, DEBATTRE POUR TRANSFORMER L’ACTION URBAINE. PLANIFICATION URBAINE ET DEVELOPPEMENT DURABLE A GRENOBLE, LYON ET MONTREAL, Montréal, Presses de l’Université de Montréal, 2012, 248 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 54 (numéro 2), p. 372-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mésusage de l'habitation au réapprentissage de l'habiter...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, article947</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’ancrage aux voyages : retour sur la morphologie sociale de Marcel Mauss ou comment comprendre l’espace en le représentant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhuthmos : Plateforme internationale et transdisciplinaire de recherche sur les rythmes dans les sciences, les philosophies et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02987941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie au risque de la doctrine dans le Mouvement moderne (ou comment Sert et Ecochard ont fait vivre la première contre la seconde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Trajectoires et transactions des modèles urbanistiques en Méditerranée, n° 20, p. 23-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionnement inachevé sur la mobilité, sa mesure et son sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mobilité et métropolisation en Région PACA, n° 8, p. 99-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu bibliographique : BODY-GENDROT, Sophie et WIHTOL DE WENDEN, Catherine (2007) Sortir des banlieues. Pour en finir avec la tyrannie des territoires. Paris, Éditions Autrement, 128 p. (ISBN 978-2-7467-1002-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume 52 (numéro 145), p. 103-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu bibliographique : SIMARD, Louis, LEPAGE, Laurent, FOURNIAU, Jean-Michel, GARIEPY, Michel et GAUTHIER, Mario (dir.) (2005) Le débat public en apprentissage : aménagement et environnement. Paris, L’Harmattan, 315 p. (ISBN 2-296-00244-7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Volume 51 (numéro 142), p. 108-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U comme usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, L'espace anthropologique, 20-21, p. 166-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville, si près et si loin, Du rêve pavillonnaire à la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Familles et ville, n° 130, 2006/2, p. 80-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Autoréhabilitation comme reconstruction de l'habitat, de l'habitant et des métiers (version longue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRAS (Travaux de l'Atelier-Séminaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N° 5, p. 93-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03230567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Planning : An ‘Undisciplined’ Discipline ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Transdisciplinarity, 36 (4), p. 503-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2003.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disciplinaire, transdisciplinaire, bidisciplinaire, pluridisciplinaire… l'urbanisme indiscipliné : une discipline pluridisciplinaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vertiges et prodiges de l'interdisciplinarité, 7, pp.49-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires de la maison en périurbain et métropolisation : Villas en campagne urbaine entre Aix et Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRAS (Travaux de l'Atelier-Séminaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3, pp.78-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03278694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VIVRE DANS UNE CAMPAGNE… URBAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, La France en débats, 39, pp.24-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01535466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la maison-mon(a)de à la ville-maison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Manières d'habiter, 73, pp.217-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Olivier CHADOUIN, Patrice GODIER, Guy TAPIE, Du politique à l’oeuvre : Bilbao, Bordeaux, Bercy, San Sebastian. Systèmes et acteurs des grands projets urbains et architecturaux, Éditions de l’Aube, La Tour-d’Aigues, 2000, 237 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 44, p. 307-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de la maison des « campagnes urbaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 403, pp.14</w:t>
+              <w:t xml:space="preserve">, 2001, 338, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du bon usage des sciences de l'homme en architecture</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands ensembles et productions domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Madinati, La Revue d'urbanisme, d'architecture et de construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Dossier : L'enseignement de l'architecture, Quel modèle de formation ?, n°3, p. 22-27</w:t>
+              <w:t xml:space="preserve">Alinéa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Dossier : Habiter, n° 10, p. 75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu bibliographique : TELLIER, Luc-Normand et VAINER, Carlos (2012), Métropoles des Amériques en mutation. Québec, Presses de l’Université du Québec, 357 p. (ISBN 978-2-7605-3476-6)</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mobistabilité...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Volume 57 (numéro 162), p. 522-523</w:t>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Mobilités, n° 306, p. 84-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu bibliographique : Lila Combe, Michel Gariépy, Mario Gauthier, Florence Paulhiac Scherrer et Franck Scherrer, DEBATTRE POUR TRANSFORMER L’ACTION URBAINE. PLANIFICATION URBAINE ET DEVELOPPEMENT DURABLE A GRENOBLE, LYON ET MONTREAL, Montréal, Presses de l’Université de Montréal, 2012, 248 p.</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture de travail et autopromotion de l'habitat chez les ouvriers de l'ouest (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Volume 54 (numéro 2), p. 372-373</w:t>
+              <w:t xml:space="preserve">Sociedade e territorio, Estudos Urbanos e Regionais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, n° 25-26, p.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">我们的未来会是什么样的人类住区？</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville, architecture et modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">环境建筑（坎顿出版）</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 环境建筑 (4), pp.72-74</w:t>
+              <w:t xml:space="preserve">Mujtamâa wa Umran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25, p. 33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRODUCTION URBAINE DE L'HABITAT. ETUDE DE NIMES DE 1983 A 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, article947</w:t>
+              <w:t xml:space="preserve">Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Economie 1996, Logement et immobilier, pp.209-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...374 lines deleted...]
-                <w:t xml:space="preserve">U comme usage</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01563423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La monumentalisation du logement, l'architecture des ZUP comme culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, L'espace anthropologique, 20-21, p. 166-169</w:t>
+              <w:t xml:space="preserve">, 1996, 38-39, pp.51-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Luxembourg</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Générations immigrées et modes d'habiter. Entre repli communautaire et fusion transethnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Familles et ville, n° 130, 2006/2, p. 80-89</w:t>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 68-69, pp.189-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...189 lines deleted...]
-                <w:t xml:space="preserve">Disciplinaire, transdisciplinaire, bidisciplinaire, pluridisciplinaire… l'urbanisme indiscipliné : une discipline pluridisciplinaire ?</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations d'acteurs et redéfinition des projets : édito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Vertiges et prodiges de l'interdisciplinarité, 7, pp.49-66</w:t>
+              <w:t xml:space="preserve">, 1995, Le Projet architectural et urbain, 3, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...832 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'écart de la ville, cités universitaires et logements en HLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Villes et universités, 80-81, p. 101-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...88 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pinson</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture, l'usage et l'habitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, Le Projet architectural et urbain, 3, pp.3-5</w:t>
+              <w:t xml:space="preserve">, 1994, 2, pp.61-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroc : un habitat &amp;quot;occidentalisé&amp;quot; subverti par la &amp;quot;tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maghreb-Machrek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, "Villes dans le monde arabe", n°143 premier trimestre 1994, p.190-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00795854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture habitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 2, pp.15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">André Sauvage</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne De Villanova avec la collaboration de Rabia Bekkar &amp;lt;i&amp;gt;Immigration et espaces habités, bilan bibliographique des travaux en France (1970-1992)&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 2, pp.61-75</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Numéro ouvert, 9 (2), pp.137-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage dans la pensée architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 1, p. 11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01563700v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04630102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Between Europe and North Africa and the Hybridization of Urban and Domestic Practices</w:t>
               </w:r>
@@ -4882,1496 +4882,1634 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01533072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DE LA TERRE-MATÉRIAU À LA TERRE-PLANÈTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés et dialogue interdisciplinaire sur la ville durable en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iméra Aix-Marseille Université, Mar 2026, Aix -en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Île de béton-île de beauté ? Entre rive et roc, (a)ménager la Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SÉMINAIRE GÉO-HISTOIRE DE L’ENVIRONNEMENT : « Corse, entre tension foncière, préservation écologique et qualité environnementale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Géo-histoire de l’environnement TELEMMe (AMU-CNRS), Oct 2025, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La notion d’environnement et son histoire dans l’aménagement de la Corse : 1971, 1992, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes ruraux, campagnards ou de faible densité, de la Corse à l’Europe méditerranéenne Diversité des présences et durabilité des espaces, travaux passés et regards prospectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03718685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ownership and solidarity to ward off the worrying future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUNNING OUT OF TIME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAPS (International Association People-Environnement Studies) 26th conference, Jun 2020, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03003046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la norme comme garantie imposée aux appropriations comme initiatives raisonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville moderne et ville contemporaine face à la transition. Existenzminimum : les 90 ans du 2e CIAM, 5e Journée d'études Bernardo Secchi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Braillard Architectes et EPFL, Sep 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02298217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire technique du logis et déqualification sociale des quartiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dimensions sociales d’un projet de renouvellement urbain, pour sortir du clivage entre le « social » et « l’urbain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole du Renouvellement Urbain, Apr 2019, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02104026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mécanique réductrice de la fonction à l’épaisseur culturelle des usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HABITER AU XXIE SIECLE LES EDIFICES DES ANNEES 1950-1970 REALITES PROMESSES ADAPTATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Firminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01929110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire &amp;quot;Au-delà de l'urbanisme&amp;quot; (1968) de Georges Meyer-Heine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georges Meyer-Heine ou les enjeux de la pluridisciplinarité, Journée d'études organisée à l’occasion de la réédition de l’ouvrage du co-fondateur de l’IAR-IUAR (1969)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUAR (Institut d'Urbanisme et d'Aménagement Régional) Aix Marseille Université, Nov 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04192828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeunes mais aussi beaucoup d'absences, CIAM X Dubrovnik 1956</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living CIAM X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ivan RUPNIK, Renata MARGARETIC, Oct 2016, Dubrovnik, Croatie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01438177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du projet comme objet de connaissance au projet comme mode de connaissance L'exemple de la restitution des villes antiques par Jean-Claude Golvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Le projet et la recherche", Rencontres Doctorales 2015, Ecole Nationale Supérieure d'Architecture de Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les atouts d'un urbanisme d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : "100 ans d'Architecture et d'Urbanisme au Maroc, Bilan et Perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale d'Architecture, Rabat, Nov 2014, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design urbain, projet urbain, art urbain, composition urbaine… une question de vocabulaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire franco-québécois sur le Design urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUAR, Aix-Marseille Université, Apr 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01536095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ancrage aux voyages : retour sur la morphologie sociale de Marcel Mauss ou comment comprendre l’espace en le représentant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie de l’architecture, un domaine de savoir en construction ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02545370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage des sciences sociales en architecture...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque espaço | sociedade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculdade de Arquitectura da Universidade do Porto, Mar 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accession, motorisation et dilution urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-midi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRS, Aug 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire TS Kuhn, grandeur et misères de la science normale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'APERAU France-Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUAR, Aix-Marseille Université, Apr 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une anthropologie de la maison en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une anthropologie de la maison en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français de Tétouan (Maroc), Mar 2010, Tétouan, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01541883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation et acculturation des immigrés, adéquation et adaptation de l'habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lien social et son inscription spatiale : enjeux de développement durable, appropriations spatiales différenciées et pratiques d'habitat, Journée d'étude organisée par l'UFR 2 - architecture et société de l’Institut Supérieur d'Architecture Saint-Luc de Wallonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01889660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la morphologie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : "La question de la morphologie urbaine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LOUEST, UMR CNRS-Université de Paris X-Nanterre, Jan 2007, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01541860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands ensembles et crise du logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mois de l'architecture et de l'urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français de Budapest, Oct 2005, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a nature et nature, ville et ville : de l'horizon naturel de la villa au jardin de la maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres internationales de recherche en urbanisme de Grenoble : La ville-nature contemporaine : quelle réalité, quel projet ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’Urbanisme de Grenoble, Université Pierre Mendès France, Grenoble, Feb 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERRITOIRES DES VILLAS EN CAMPAGNE URBAINE ENTRE AIX ET MARSEILLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres et hommes du Sud, 126e Congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, Apr 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01534239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter la campagne urbaine, entre Aix-en- Provence et Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6387,1017 +6525,1017 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Housing: Growth and Regeneration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Cambridge, United Kingdom, Royaume-Uni. p. 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’UNIVERSALISME DE LA CHARTE D’ATHENES ET LES PARTICULARISMES DE L’HABITAT MAROCAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOGRAPHIES OF THE EURO-ARAB ENCOUNTER: PAST, PRESENT, AND FUTURE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Arab World Geographer in cooperation with European Mediterranean Network for the Social Sciences, Oct 2001, La Valette, Malte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01534009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEGRADATION ENVIRONNEMENTALE MONDIALE ET INSALUBRITE LOCALISEE : QUEL RAPPORT ET QUEL MODE DE RESOLUTION ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 ans d'Urbanisme et d'Urbanité au Maroc. Bilan et Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Hassan II, Mohamedia, Apr 2001, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01567289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ESTHETIQUES DE LA CONSTRUCTION COMME RECONSTRUCTIONS IDENTITAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMINAIRE " Du Faubourg à la Ville" Habiter, faire la ville : au-delà des usages, des besoins et de l'utile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CULTURE RESIDENTIELLE ET SYSTEME D'HABITAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "L'habitat et la ville au regard des relations interethniques", Grenoble, 26-27 mars 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Socio-économie de l'habitat, Mar 1998, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01566286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA RÉSORPTION PROGRESSIVE DES GRANDS ENSEMBLES EN FRANCE : ENJEUX QUALITATIFS ET SOCIAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les évolutions des politiques du logement et leurs incidences sur la planification urbaine", Journée de l'APERAU, ÉNAU, Tunis, 07/05/98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01840899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DANS L'ARCHITECTURE, DES GENS...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actes du séminaire "Logiques sociales et architecture", École d'architecture de Paris la Défense, 19 mai 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur l'habitat. Nanterre ; association SHS Test, May 1995, Paris, France. p. 19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01534269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat, ségrégation et politique de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : "Dynamiques et fractures dans les métropoles, les politiques urbaines entre excellences et exclusions", Session 2 : "Les politiques urbaines et les ségrégations", 12-13-14 juin 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse Le Mirail, Jun 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insalubrité et renouvellement du cadre bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire International "Habitat insalubre et stratégies d'intervention"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANHI avec le concours de l'USAID, May 1994, Meknès, Maroc. p.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l'intégration des immigrés. Adaptation de l'habitant ou adaptation de l'habitat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e conférence internationale de recherche sur l'habitat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01662334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ARCHITECTURE DOMESTIQUE COMME PATRIMOINE ET L'EVOLUTION DES MODES DE VIE: CONTRADICTIONS ET PROBLEMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRESERVATION DU PATRIMOINE BATI AU MAGHREB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Monde Arabe, Jan 1991, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01564381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre espace de l'habitat et comportements ethniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banlieue, immigration, gestion urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Géographie Alpine, Université Joseph Fourier, May 1988, Grenoble, France. pp.253-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethno-architecture et pratique du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Architecture/Anthropologie : Lectures anthropologiques de l'espace et pégagogie de l'Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LAA, Ecole d'Architecture de Paris-La Villette, 1987, Paris, France. pp.139-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01564461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travailleurs migrants et les lotissements au Maroc, études de cas à Fès et Casablanca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde "Transferts de revenus et projets immobiliers des travailleurs migrants dans les pays en développement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre interuniversitaire d'études méditerranéennes, Dec 1983, Poitiers, France. p. 153-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01533068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux architectures, deux écritures, Deux conceptions du culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Universitaire du MRAP : La France et l'Europe d'aujourd'hui face aux différences ethniques et culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1980, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01722172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7407,98 +7545,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à &amp;quot;La Croix-Bonneau s'expose et se réinvente&amp;quot;, exposition de l'Association des Habitants de la Croix-Bonneau (Nantes) et de l'Ordre des Architectes des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Croix-Bonneau (Nantes) s'expose et se réinvente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7508,1151 +7646,1151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médina de Tétouan : le potentiel d'un désordre apparent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Pinson, IUAR-LIEU, Aix-Marseille Université. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01130999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropoles au Canada et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Pinson ed. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Espaces et territoires, ISBN : 978-2-7535-0632-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04387077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modernité critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Massu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition Imbernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 304 p., 2006, ISBN 2-9516396-4-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Massu</w:t>
+                <w:t xml:space="preserve">halshs-01526009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Maison en ses territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 304 p., 2006, ISBN 2-9516396-4-3</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 184 p., 2002, Villes et entreprises, Jean Rémy, ISBN : 2-7475-2429-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pinson</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabbia Bekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 184 p., 2002, Villes et entreprises, Jean Rémy, ISBN : 2-7475-2429-9</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France (PUF)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 316 p., 1999, Le Sociologue, Georges Balandier, 2-13-050331-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 100, 128 p., 1996, Dominos, Michel Serres, Nayla Farouki, 2-08-0355149-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage et architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabbia Bekkar</w:t>
+                <w:t xml:space="preserve">Editions l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.190, 1993, Villes et entreprises, Jean Rémy, 2-7384-1800-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des banlieues et des villes, dérive et eurocompétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Editions de l'Atelier (anciennes Editions ouvrières)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 271 p., 1992, Collection Portes ouvertes, Laurent Laot, ISBN : 2-7082-2986-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles d'habitat et contre-types domestiques au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Signoles. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbama-URA 365 CNRS-Université de Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 23, 258 p., 1992, Fascicule de recherche, ISBN : 2-86906-044-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Radieuse, Rezé, évolution et réhabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadir Boumaza</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ministère de l'Equipement et du Logement, Plan Construction et Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 139 p., 1990, Recherches, ISBN : 2-11085-442-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage au bout de la ville, histoires, décors et gens de la ZUP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACL Crocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 365 p., 1989, ISBN : 2-86723-039-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01527747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du logement pour tous aux maisons en tous genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ministère de l'équipement et du logement, Plan construction et architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 207 p., 1988, Recherches, ISBN : 2-11-085392-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centenaire d'Henri Sellier. Banlieue, municipalités et réformisme 1900-1940. Actes du colloque de Suresnes 24, 25 et 26 novembre 1983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Burlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 316 p., 1999, Le Sociologue, Georges Balandier, 2-13-050331-4</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Osti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Henri Guerrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reberioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 100, 128 p., 1996, Dominos, Michel Serres, Nayla Farouki, 2-08-0355149-4</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indépendance confisquée d'une ville ouvrière : Chantenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts, cultures, loisirs (ACL)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 326 p., 1982, ISBN : 2-86723-000-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...631 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01527753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8662,1845 +8800,2004 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface à ÉVALUATION D'USAGES ET INVENTION ARCHITECTURALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Daniel-Lacombe, Jodelle Zetlaoui-Leger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation d'usages et invention architecturale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Moniteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à THÉÂTRE, STARCHITECTURE ET ÉDIFICE ICONIQUE AU MAROC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Harrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nezha Tlemçani Mekaoui THÉÂTRE, STARCHITECTURE ET ÉDIFICE ICONIQUE AU MAROC Deux grands théâtres : CasArts à Casablanca et Mohammed VI à Rabat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, HISTOIRE ET PERSPECTIVES MÉDITERRANÉENNES, ISBN : 978-2-14-049282-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04035794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à la nouvelle édition de AU-DELÀ DE L'URBANISME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges Meyer-Heine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au-delà de l'urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'Aube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bibliothèque des territoires, 978-2-8159-2070-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à RECONSTRUIRE DES LOGEMENTS SOCIAUX À MARSEILLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maha Messaoudène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstruire des logements sociaux à Marseille : réactivité sociale et enjeu résidentiel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances et Savoirs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, ISBN 978-2-7539-0303-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Georges Meyer-Heine. </w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à LA MIXITÉ URBAINE ET L'ESPACE PUBLIC À RABAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Khadija Karibi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au-delà de l'urbanisme</w:t>
+              <w:t xml:space="preserve">La mixité urbaine et l'espace public à Rabat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bibliothèque des territoires, 978-2-8159-2070-4</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-11, 2015, Histoire et perspectives méditerranéennes, 978-2-343-04529-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01532960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieu public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de Lorraine CREM EA 3476 Centre de recherche sur les médiations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, ISSN 2609-6404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Khadija Karibi. </w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associative Action in Urban Planning: Cases Studies from Marseilles, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Messaoudène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nick Gallent, Daniela Ciaffi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mixité urbaine et l'espace public à Rabat</w:t>
+              <w:t xml:space="preserve">Community Action and Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-11, 2015, Histoire et perspectives méditerranéennes, 978-2-343-04529-0</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy Press University of Bristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 97-116, 2014, 9781447315162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à FABRICATION ET USAGE DES ÉCOQUARTIERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Renauld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabrication et usage des écoquartiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Polytechniques et Universitaires Romandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 122 p, 2014, espace en société logique territoriale, ISBN 978-2-88915-059-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01532962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à HABITAT ET HABITER DANS LA VALLÉE DU SAF-SAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karima Messaoudi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitat et habiter dans la vallée du Saf-Saf, Nord Est de l'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Académiques Francophones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-3-8416-2515-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...197 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « composition urbaine » : paradigme perdu d’une lecture hâtive du classique de K. Lynch, The Image of the City (1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Hincker (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la composition urbaine (xvIIIe-xxe siècle), (Actes des congrès nationaux des sociétés historiques et scientifiques).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éd. du Comité des travaux historiques et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-105, 2013, ISSN : 1773-0899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et agglomérations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRA (Centre de Recherches administratives), FDSP, Aix-Marseille Université. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et agglomérations (Actes de la Table ronde du Centre de Recherches Administratives des 21 et 22 octobre 2011, J.-M. Pontier, Ed)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 23-48, 2012, Annuaire européen d'Administration publique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monuments domestiques pour le plus grand nombre : une autre histoire...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Compain-Gajac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation-restauration de l'architecture du Mouvement moderne Choix d'architectures - Etats des lieux - regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Perpignan (PUP)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 87-99, 2012, Histoire de l'art, 9782354124205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00794407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Arts</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Stébé, Hervé Marchal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité sur la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 513-560, 2009, Sociologie urbaine, 978-2-13056233-7</w:t>
+              <w:t xml:space="preserve">, p. 41-89, 2009, Sociologie urbaine, 978-2-13-056233-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Histoire des villes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Stébé, Hervé Marchal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité sur la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 41-89, 2009, Sociologie urbaine, 978-2-13-056233-7</w:t>
+              <w:t xml:space="preserve">, p. 513-560, 2009, Sociologie urbaine, 978-2-13056233-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etalement urbain et discrimination par l'automobile (aînés et jeunes à Aix, Québec et Strasbourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Pinson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles au Canada et en France, Dynamiques, politiques et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-63, 2008, Sciences humaines et sociales, Espaces et territoires, 978-2-7535-0632-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphologie de l'étalement urbain et discrimination par l'automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Pinson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles en France et au Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de Rennes, pp.47- 63, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Pinson, ed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles au Canada et en France, Dynamiques, politiques et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-14, 2008, Espace et territoires, 978-2-7535-0632-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526303v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommaire et présentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Pinson, ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles au Canada et en France. Dynamiques, politiques et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Espaces et territoires, 978-2-7535-0632-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04387946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...296 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeu social de l’ouvrage et maîtrise partagée de l’oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Bonnin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture, espace pensé, espace vécu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Recherches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-220., 2007, Collection Focales, ISBN 978-2-86222-059-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01525888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'anthropologie pour l'architecture et l'urbanisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. De Villanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conjuguer la ville, Architecture, Anthropologie, Pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition L'Harmattan, p. 301-323 (Postface), 2007, "Espaces interculturels"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00796228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'échec d'une charte à la poursuite d'une réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-L. Bonillo, C. Massu, D. Pinson (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Modernité Critique, Autour du CIAM 9 d'Aix-en-Provence, 1953</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Imbernon, Marseille, p. 242-257, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00796227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Faute à Cézanne ? A propos de la perception du pays d'Aix par ses nouveaux habitants de villas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Augustin Berque, Philippe Bonnin, Cynthia Ghorra-Gobin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville insoutenable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 56-66, 2006, Collection : Mappemonde, 978-2-7011-4186-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Autoréhabilitation comme reconstruction de l'habitat, de l'habitant et des métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10510,354 +10807,195 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Toussaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir pour l'existant, D'autres commandes, d'autres pratiques, d'autres métiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Polytechnique Universitaires Romandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 63-81, 2006, METIS Lyon Tech, 2-88074-700-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la civilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Haumont et Alain Morel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société des voisins Partager un habitat collectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme, Ministère de la Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 169-184, 2005, Ethnologie de la France, ISBN : 9782735110612 ; ISBN électronique : 9782735119318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme, Ministère de la Culture</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01528323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicité, ségrégation et figures nomades de l'habitat des immigrés maghrébins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10877,331 +11015,331 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 163-178, 2005, Villes et entreprises, ISBN : 2-7475-7951-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche éco-ethno-urbaine de l'habiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Français des Urbanistes (CFDU). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désirs d'habiter : quelles réponses des urbanistes aux nouvelles attentes des habitants ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions A'DIFF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 57-75, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01519415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et urbanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Domenach, Michel Picouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et populations : la durabilité en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 32-51, 2004, Environnement,nature, écologie, 2-7475-6008-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA CONCEPTION DU LOGEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Segaud, Jean-Claude Driant, Jacques Brun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'habitat et du logement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 82-86, 2003, ISBN : 220026173X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01567268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures résidentielles et systèmes d'habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11221,146 +11359,146 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan - Réseau Socio-Economie de l'Habitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 313-328, 2003, ISBN : 2-7475-4718-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture de l'habitat : les registres de la maison de l'émigré marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roselyne de VILLANOVA, Marie-Antoinette HILY, Gabrielle VARRO (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire l'interculturel ? De la notion aux pratiques, Paris :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.308-325, 2001, Espaces interculturels, 2-747561366-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAISONS ET FAMILLES EN PERIURBAIN : TERRITOIRES EN ECLATS, PRATIQUES EN TENSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11380,1398 +11518,1398 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Donzel, André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolisation, gouvernance et citoyenneté dans la région urbaine marseillaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisonneuve et Larose, 2001, ISBN 10: 2706814810 / ISBN 13: 9782706814815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01500151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouvellement urbain des grands ensembles : pour quelles formes urbaines, et avec quelle place pour l'habitant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Winter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles nouvelles formes architecturales et urbaines pour les grands ensembles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001: (collection « Les dossiers »), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbaponts en collaboration avec la DGUHC, la CDC et l’ENPC, CDU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-55, 2001, Dialogue de Soirée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands ensembles comme paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Escallier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages urbains (XVIe-XXe Siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CMCC (Centre méditerranéen de Culture contemporaine, Université de Nice Sophia Antipolis), pp.157-178, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJET DE VILLE ET PROJETS DE VIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Hayot, A. Sauvage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le projet urbain - Enjeux, expérimentations et professions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de la Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.78-85, 2000, Actes du colloque de Marseille, 2-903539-50-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L' &amp;quot;Usager&amp;quot; de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Th. Paquot, M. Lussault, S. Body-Gendrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et l’urbain, l’état des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-243, 2000, Textes à l'appui/série l'état des savoirs, 9782707133045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison d'un retour improbable : grande demeure ou résidence secondaire ? (Chapitre 5 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rabbia Bekkar, Nadir Boumaza, Daniel Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France (PUF)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Le Sociologue, 2-13-050331-4</w:t>
+              <w:t xml:space="preserve">, 1999, Le Sociologue, 2 13 050331 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02566866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville, Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Bekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rabbia Bekkar, Nadir Boumaza, Daniel Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France (PUF)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Le Sociologue, 2-13-050331-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02566892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En ville, en société (Chapitre 3 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rabbia Bekkar, Nadir Boumaza, Daniel Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France (PUF)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Le Sociologue, 2 13 050331 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02566850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La maison d'un retour improbable : grande demeure ou résidence secondaire ? (Chapitre 5 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émigrer, reformer une famille (Chapitre 1 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rabbia Bekkar, Nadir Boumaza, Daniel Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France (PUF)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Le Sociologue, 2 13 050331 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Émigrer, reformer une famille (Chapitre 1 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02566855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acculturation occidentale (Chapitre 4 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rabbia Bekkar, Nadir Boumaza, Daniel Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France (PUF)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Le Sociologue, 2 13 050331 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Acculturation occidentale (Chapitre 4 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02566859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le logement (Chapitre 2 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rabbia Bekkar, Nadir Boumaza, Daniel Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France (PUF)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Le Sociologue, 2 13 050331 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02566515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maisons du Marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bonnin, Roselyne de Villanova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'une maison l'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Créaphis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 69-87, 1999, Lieux habités, ISBN 907150-97-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01532963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville, Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Bekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rabbia Bekkar, Nadir Boumaza, Daniel Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France (PUF)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Le Sociologue, 2 13 050331 4</w:t>
+              <w:t xml:space="preserve">, 1999, Le Sociologue, 2-13-050331-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Philippe Bonnin, Roselyne de Villanova. </w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02566885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configurations architecturales et urbaines de l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Segaud, C. Bonvalet, J. Brun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D'une maison l'autre</w:t>
+              <w:t xml:space="preserve">Logement et habitat : l'état des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 69-87, 1999, Lieux habités, ISBN 907150-97-9</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.298-304, 1998, Textes à l'appui, ISBN : 9782707128416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration between Europe and North Africa and the Hybridization of Urban and Domestic Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabbia Bekkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban renewal, ethnicity and social exclusion in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.103-125., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01519420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fès et Aix, contact et spectacle ou les conditions culturelles de la forme et de la pratique des espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole Nationale Supérieure d'Architecture de Montpellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace public dans la ville méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Espérou, Vol 1 p.231-245, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00796238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banlieues : de la ségrégation classiste à l'exclusion ethnique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12791,1481 +12929,1481 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 301-308, 1995, ISBN : 2-7384-3864-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invention architecturale et programmation interactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Rebois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">168 logements étudiants au Mans, Architecte Jean-Patrice Calori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europan-PCA/METT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.18-31, 1994, ISBN : 960-7424-07-7 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01564574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudiants en cités HLM : le provisoire comme mode de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymonde Séchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université, droit de cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 201-214, 1994, ISBN-10 : 2-86847-130-7 ; ISBN-13 : 978-2-86847-130-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01566935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation au projet à partir de l'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pasquier-Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Tapie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner le projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ministère de l'Equipement-Ecole d'Architecture de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 89-98, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ministère de l'Equipement-Ecole d'Architecture de Bordeaux</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01131144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage dans les doctrines architecturales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage et architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 2-7384-1800-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à CHANTENAY : HISTOIRES ILLUSTRÉES D'UNE VILLE DEVENUE QUARTIER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patillon Christophe; Bigorgne Joël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chantenay : histoires illustrées d'une ville devenue quartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de documentation du mouvement ouvrier et du travail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.4-7, 1993, ISBN 2-9502872-5-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01563706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture, du trivial au génial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage et architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 1993, 2-7384-1800-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echos des sciences sociales dans la pensée architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage et architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 1993, 2-7384-1800-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture, de la tradition de l'art a la tentation de la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage et architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 2-7384-1800-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison radieuse de Rezé, de la proximité des locataires-coopérateurs d'autrefois à la distance propriétaires/locataires d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Cuturello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le logement, une étrange marchandise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.315-326, 1992, Villes et entreprises, ISBN : 2-7384-1543-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion des modes de vie et brouillage des types architecturaux : une interrogation actuelle de la typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-C. Croizé, J.P. Frey et P. Pinon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur la typologie et les types architecturaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.239-254, 1991, 2-7384-0903-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat : rencontre de disciplines et de méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armel Huet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les raisons de l'urbain : colloque international, 19-20-21 octobre 88, Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LARES - Plan Urbain (Ministère de l'équipement)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-161, 1991, 2-906154-10-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01564415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat contemporain au Maroc : tradition affichée et tradition engrammée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karim Mechta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maghreb, architecture et urbanisme : Patrimoine, Tradition, Modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-125, 1991, 978-2866004842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance d'une Z.U.P. (Bellevue, Nantes - Saint-Herblain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage au bout de la ville, Histoires, décors et gens de la ZUP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions ACL Crocus, 1989, 2 86723 039 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02541182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures spatiales d'une Z.U.P. (Bellevue, Nantes - Saint-Herblain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage au bout de la ville, Histoire, décors et gens de la ZUP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACL - Crocus, 1989, 2 86723 039 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02543154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être voisins dans la Z.U.P. (Bellevue, Nantes -Saint-Herblain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage au bout de la ville, Histoires, décors et gens de la ZUP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACL Crocus, 1989, 2 86723 039 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03226516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblées et Cortèges à Chantenay : ruralité et urbanité en région nantaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noëlle Gérôme, Danielle Tartakowsky, Claude Willard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La banlieue en fête, de la marginalité urbaine à l'identité culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.165-170, 1988, Collection : Temps et Espaces, ISSN : 0993-4367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nantes-Chantenay. L'installation du service d'eau contre l'indépendance communale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katherine Burlen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Banlieue oasis, Henri Sellier et les cités jardins, 1900-1940</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.172-182., 1987, ISBN-10 : 2-903981-39-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01529907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adaptation d'un système d'habitat composite: le lotissement économique au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14298,51 +14436,51 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 313-327, 1987, ISBN 2-85802-983-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14352,1044 +14490,1106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Item : URBAN DESIGN in DICTIONNAIRE PLURIEL DE LA MARCHE EN VILLE Sous la direction de Kaduna-Eve Demailly, Jérôme Monnet, Julie Scapino, Sophie Deraeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DICTIONNAIRE PLURIEL DE LA MARCHE EN VILLE Sous la direction de Kaduna-Eve Demailly, Jérôme Monnet, Julie Scapino, Sophie Deraeve Paris, L’Œil d’or, 2021, 448 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03491871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrées thématiques : Chalandonnette, Charte d'Athènes, Fonctionnalisme, Îlot, Immeuble, Intermédiaire (logement), Loft, Lotissement, Maître d'œuvre, Usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'habitat (https://politiquedulogement.com/dictionnaire-du-logement/)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01566408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture de la maison ne va pas de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, p. 36-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Paquot</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2014, p. 36-43</w:t>
+                <w:t xml:space="preserve">halshs-01566400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ELOGE DE BLANCHE LEMCO VAN GINKEL, UNE PIONNIERE DE L’URBANISME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01573433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à l'enquête de la revue &amp;quot;Urbanisme&amp;quot; sur la Charte d'Athènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, p. 59-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01566403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Granai, la sociologie urbaine, la formation en urbanisme et la création de l'IAR d'Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes d'Architecture et d'Urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05432661v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des villes (2) - De la Renaissance au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04658940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire des villes (1) – De l’Antiquité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04601446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANTHROPOPOLIS SELON FRANCOISE CHOAY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399506v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse analytique des Schémas d’aménagement de la Corse 1972-2015 (augmentée d'un tableau chronologique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04366432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le relevé habité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sur le relevé habité</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03034612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme, environnement, architecture et sciences humaines L’enseignement écourté d’Ecochard à l’ENSBA (1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02932366v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecochard, la Corse et l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02267770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un point de vue sur la recherche en architecture en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01536112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des doctorats &amp;quot;en architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01536085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15399,51 +15599,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le village du Soleil, un lotissement à l'épreuve du renouvellement socio-générationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15469,411 +15669,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRTA, Université Aix-Marseille III. 2006, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French NeHoM case studies (Neighbourhood Housing Models)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bielicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Sadki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fluchaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] European Commission - DG Joint Research Centre. 2001, 160 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fluchaire</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] European Commission - DG Joint Research Centre. 2001, 160 p</w:t>
+                <w:t xml:space="preserve">halshs-01527911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configurations et usages du logement étudiant à Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LAUA (ENSA de Nantes). 1994, pp.295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LAUA (ENSA de Nantes). 1994, pp.295</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01566984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles d'habitat et contre-types domestiques au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 615/89, Ministère de l'équipement et du logement / Bureau de la recherche architecturale (BRA); Ministère de la recherche; Ecole Nationale Supérieure d'Architecture de Nantes. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 615/89, Ministère de l'équipement et du logement / Bureau de la recherche architecturale (BRA); Ministère de la recherche; Ecole Nationale Supérieure d'Architecture de Nantes. 1989</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habitat contemporain au Maroc et son rapport à l'évolution des modes de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 516/88, Ministère de l'équipement, du logement, de l'aménagement du territoire et des transports / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de l'enseignement supérieur; Ecole Nationale Supérieure d'Architecture de Nantes. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15941,51 +16141,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C53630D"/>
+    <w:nsid w:val="78B999AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16172,51 +16372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-pinson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2704-9678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029492912" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000081821871" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nantes.archi.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525934/document" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gKZtSQG8zruklvKutiDUryalItxEB9pU/view?usp=sharing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/105gnlY3APYAIpybPY3z5JoesMmOyHit9/view?usp=sharing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labexmed.nakalona.fr/exhibits/show/projets-en-cours/aprimed-en-cours/camu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telemme.mmsh.univ-aix.fr/activites/default.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/daniel-pinson/accueil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/daniel-pinson/accueil/curriculum-vitae" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48399/IMIST.PRSM/amjau-v5i2.44743" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48399/IMIST.PRSM/amjau-v5i1.41140" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Harrouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927182v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533021v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thomann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Luxembourg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2003.10.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534439v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Motte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173416v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sauvage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.1990.1074" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.1989.1049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zakrani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbebaisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929110v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438177v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540201v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889660v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134022v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387077v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Bonillo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Massu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsimbernon.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525975v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525991v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Bekkar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Boumaza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525934v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.bnf.fr/12223045/maison_des_sciences_de_l_homme-villes_et_territoires_tours/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsatelier.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527745v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cht-nantes.bibliossimo.net/cht/opac_css/index.php?lvl=publisher_see&amp;amp;id=10020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527732v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burlen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Henri Guerrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pennetier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reberioux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cht-nantes.bibliossimo.net/cht/opac_css/index.php?lvl=search_result" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910682v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532957v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Amphoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/catalogue/audel%C3%A0delurbanisme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528217v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/; http://publictionnaire.huma-num.fr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532960v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses-academiques.com/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.policypress.co.uk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532962v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/index.php" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519645v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cra-aix.com/site/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387946v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/2829/metropoles-au-canada-et-en-france" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813077v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadier Thierry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564183v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526303v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525888v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796228v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131393v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121516v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528323v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519415v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/CFDUURBA/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121523v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567268v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829213v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500151v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121302v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cdu.urbanisme.equipement.gouv.fr" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532150v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/index.php?page=editions-de-la-villette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566885v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Bekkar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566892v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566850v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566866v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566855v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566859v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566515v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532963v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company-beta/324904/?pathWildcard=324904" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527731v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796238v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Demarque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europan-europe.eu/fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131144v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier-Merlet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux.archi.fr/recherche/pave.html" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615627v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563706v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/books/00073553451d014123e2b" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615632v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615626v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615630v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532901v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=1232" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564415v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-rennes2.fr/las" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128730v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532725v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspublisud.fr/maghreb-architecture-et-urbanisme/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541182v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543154v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226516v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532728v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529907v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532749v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491871v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566408v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566400v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Legu&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573433v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566403v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432661v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601446v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658940v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399506v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366432v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034612v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932366v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267770v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536112v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536085v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532961v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527911v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bielicki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sadki" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fluchaire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566984v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bouillaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906395v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903193v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-pinson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2704-9678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029492912" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000081821871" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nantes.archi.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525934/document" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gKZtSQG8zruklvKutiDUryalItxEB9pU/view?usp=sharing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/105gnlY3APYAIpybPY3z5JoesMmOyHit9/view?usp=sharing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labexmed.nakalona.fr/exhibits/show/projets-en-cours/aprimed-en-cours/camu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telemme.mmsh.univ-aix.fr/activites/default.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/daniel-pinson/accueil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/daniel-pinson/accueil/curriculum-vitae" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48399/IMIST.PRSM/amjau-v5i2.44743" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48399/IMIST.PRSM/amjau-v5i1.41140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Harrouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927182v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thomann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Luxembourg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2003.10.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Motte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177098v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sauvage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.1990.1074" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.1989.1049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zakrani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbebaisse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929110v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889660v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134023v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387077v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Bonillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Massu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsimbernon.com" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525975v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Bekkar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Boumaza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsatelier.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.bnf.fr/12223045/maison_des_sciences_de_l_homme-villes_et_territoires_tours/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cht-nantes.bibliossimo.net/cht/opac_css/index.php?lvl=publisher_see&amp;amp;id=10020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burlen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Henri Guerrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pennetier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reberioux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527753v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cht-nantes.bibliossimo.net/cht/opac_css/index.php?lvl=search_result" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035794v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Amphoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/catalogue/audel%C3%A0delurbanisme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532960v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528217v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/; http://publictionnaire.huma-num.fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.policypress.co.uk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532962v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses-academiques.com/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/index.php" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519645v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cra-aix.com/site/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813077v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadier Thierry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564183v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526303v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/2829/metropoles-au-canada-et-en-france" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387946v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525888v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796228v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796227v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121516v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528323v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532927v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/CFDUURBA/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532914v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829213v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500151v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cdu.urbanisme.equipement.gouv.fr" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532150v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/index.php?page=editions-de-la-villette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121309v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566866v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566892v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Bekkar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566850v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566855v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566859v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532963v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566885v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527731v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519420v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company-beta/324904/?pathWildcard=324904" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796238v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Demarque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europan-europe.eu/fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566935v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131144v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier-Merlet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux.archi.fr/recherche/pave.html" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615627v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563706v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/books/00073553451d014123e2b" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615632v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615626v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615630v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532901v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=1232" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128730v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564415v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-rennes2.fr/las" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532725v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspublisud.fr/maghreb-architecture-et-urbanisme/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541182v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543154v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226516v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532728v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532749v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491871v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566408v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566400v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Legu&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573433v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566403v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560296v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432661v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658940v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601446v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399506v3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366432v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034612v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932366v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267770v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532961v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527911v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bielicki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sadki" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fluchaire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566984v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bouillaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903193v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>