--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -691,594 +691,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les atouts d'un urbanisme d'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African and Mediterranean Journal of Architecture and Urbanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48399/IMIST.PRSM/amjau-v5i1.41140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04175343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Use in Architectural Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pinson</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Bouillon, Florence (dir.), Deboulet, Agnès (dir.), Dietrich-Ragon, Pascale (dir.), Fijalkow, Yankel (dir.) Vulnérabilités résidentielles. – La Tour- d’Aigues : Édition de l’Aube, 2019. – 272 p. ISBN : 978-2-81593-401-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.287-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03736279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville de demain, Philippe Panerai, PUF, 2022, 137 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://www.riurba.review/2023/04/la-ville-de-demain-philippe-panerai-puf-2022-137-p/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04097119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux Élie et deux patrimoines potentiels pour l'architecture de la seconde moitié du XXe siècle au Maroc ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Harrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African and Mediterranean Journal of Architecture and Urbanism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 5 (1), pp.1-12. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.9-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture : Bouillon, Florence (dir.), Deboulet, Agnès (dir.), Dietrich-Ragon, Pascale (dir.), Fijalkow, Yankel (dir.) Vulnérabilités résidentielles. – La Tour- d’Aigues : Édition de l’Aube, 2019. – 272 p. ISBN : 978-2-81593-401-5</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03278440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEDDES : INFLUENCE ET POSTERITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38, pp.287-288</w:t>
+              <w:t xml:space="preserve">Feuille des Feuilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lettre d’information n° 11 : automne 2020 Association Patrick Geddes France, Montpellier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">La ville de demain, Philippe Panerai, PUF, 2022, 137 p.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02927182v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d’ouvrage : Christian Bouchaud, Lucien Godin, Hugues Leroux (2019). De Gafsa à Shanghaï, Aménager villes et territoires. Paris : L’Harmattan (Collection Histoire de vie et formation). 244p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, https://www.riurba.review/2023/04/la-ville-de-demain-philippe-panerai-puf-2022-137-p/</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Khalid El Harrouni</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02950063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecochard, La Corse et l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African and Mediterranean Journal of Architecture and Urbanism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3 (1), pp.9-21</w:t>
-[...209 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2020, Issue 3, V.2 (N°1 (2020)), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02903225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1553,2495 +1553,2495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’habitat, relevé et révélé par le dessin : observer l’espace construit et son appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'observation et ses angles, 1 (164-165), p. 40-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.164.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les combats de Georges Meyer-Heine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 403, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04404036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage des sciences de l'homme en architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Madinati, La Revue d'urbanisme, d'architecture et de construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Dossier : L'enseignement de l'architecture, Quel modèle de formation ?, n°3, p. 22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01534687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’habitat, relevé et révélé par le dessin : observer l’espace construit et son appropriation</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu bibliographique : TELLIER, Luc-Normand et VAINER, Carlos (2012), Métropoles des Amériques en mutation. Québec, Presses de l’Université du Québec, 357 p. (ISBN 978-2-7605-3476-6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 57 (numéro 162), p. 522-523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu bibliographique : Lila Combe, Michel Gariépy, Mario Gauthier, Florence Paulhiac Scherrer et Franck Scherrer, DEBATTRE POUR TRANSFORMER L’ACTION URBAINE. PLANIFICATION URBAINE ET DEVELOPPEMENT DURABLE A GRENOBLE, LYON ET MONTREAL, Montréal, Presses de l’Université de Montréal, 2012, 248 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 54 (numéro 2), p. 372-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">我们的未来会是什么样的人类住区？</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">环境建筑（坎顿出版）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 环境建筑 (4), pp.72-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mésusage de l'habitation au réapprentissage de l'habiter...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, article947</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’ancrage aux voyages : retour sur la morphologie sociale de Marcel Mauss ou comment comprendre l’espace en le représentant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhuthmos : Plateforme internationale et transdisciplinaire de recherche sur les rythmes dans les sciences, les philosophies et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02987941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie au risque de la doctrine dans le Mouvement moderne (ou comment Sert et Ecochard ont fait vivre la première contre la seconde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Trajectoires et transactions des modèles urbanistiques en Méditerranée, n° 20, p. 23-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionnement inachevé sur la mobilité, sa mesure et son sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mobilité et métropolisation en Région PACA, n° 8, p. 99-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu bibliographique : BODY-GENDROT, Sophie et WIHTOL DE WENDEN, Catherine (2007) Sortir des banlieues. Pour en finir avec la tyrannie des territoires. Paris, Éditions Autrement, 128 p. (ISBN 978-2-7467-1002-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume 52 (numéro 145), p. 103-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu bibliographique : SIMARD, Louis, LEPAGE, Laurent, FOURNIAU, Jean-Michel, GARIEPY, Michel et GAUTHIER, Mario (dir.) (2005) Le débat public en apprentissage : aménagement et environnement. Paris, L’Harmattan, 315 p. (ISBN 2-296-00244-7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Volume 51 (numéro 142), p. 108-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U comme usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, L'espace anthropologique, 20-21, p. 166-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville, si près et si loin, Du rêve pavillonnaire à la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Familles et ville, n° 130, 2006/2, p. 80-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Autoréhabilitation comme reconstruction de l'habitat, de l'habitant et des métiers (version longue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRAS (Travaux de l'Atelier-Séminaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N° 5, p. 93-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03230567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Planning : An ‘Undisciplined’ Discipline ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Transdisciplinarity, 36 (4), p. 503-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2003.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disciplinaire, transdisciplinaire, bidisciplinaire, pluridisciplinaire… l'urbanisme indiscipliné : une discipline pluridisciplinaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vertiges et prodiges de l'interdisciplinarité, 7, pp.49-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VIVRE DANS UNE CAMPAGNE… URBAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, La France en débats, 39, pp.24-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01535466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires de la maison en périurbain et métropolisation : Villas en campagne urbaine entre Aix et Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRAS (Travaux de l'Atelier-Séminaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3, pp.78-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03278694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la maison-mon(a)de à la ville-maison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Manières d'habiter, 73, pp.217-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Olivier CHADOUIN, Patrice GODIER, Guy TAPIE, Du politique à l’oeuvre : Bilbao, Bordeaux, Bercy, San Sebastian. Systèmes et acteurs des grands projets urbains et architecturaux, Éditions de l’Aube, La Tour-d’Aigues, 2000, 237 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 44, p. 307-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de la maison des « campagnes urbaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 338, pp.44-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mobistabilité...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Mobilités, n° 306, p. 84-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands ensembles et productions domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alinéa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Dossier : Habiter, n° 10, p. 75-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville, architecture et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mujtamâa wa Umran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25, p. 33-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture de travail et autopromotion de l'habitat chez les ouvriers de l'ouest (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociedade e territorio, Estudos Urbanos e Regionais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, n° 25-26, p.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRODUCTION URBAINE DE L'HABITAT. ETUDE DE NIMES DE 1983 A 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Economie 1996, Logement et immobilier, pp.209-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01563423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La monumentalisation du logement, l'architecture des ZUP comme culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 38-39, pp.51-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'écart de la ville, cités universitaires et logements en HLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, L'observation et ses angles, 1 (164-165), p. 40-67. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, Villes et universités, 80-81, p. 101-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">我们的未来会是什么样的人类住区？</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Générations immigrées et modes d'habiter. Entre repli communautaire et fusion transethnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">环境建筑（坎顿出版）</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 环境建筑 (4), pp.72-74</w:t>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 68-69, pp.189-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...905 lines deleted...]
-                <w:t xml:space="preserve">Disciplinaire, transdisciplinaire, bidisciplinaire, pluridisciplinaire… l'urbanisme indiscipliné : une discipline pluridisciplinaire ?</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations d'acteurs et redéfinition des projets : édito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Vertiges et prodiges de l'interdisciplinarité, 7, pp.49-66</w:t>
+              <w:t xml:space="preserve">, 1995, Le Projet architectural et urbain, 3, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sandra Thomann</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroc : un habitat &amp;quot;occidentalisé&amp;quot; subverti par la &amp;quot;tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRAS (Travaux de l'Atelier-Séminaire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 3, pp.78-89</w:t>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, "Villes dans le monde arabe", n°143 premier trimestre 1994, p.190-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...827 lines deleted...]
-                <w:t xml:space="preserve">Relations d'acteurs et redéfinition des projets : édito</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture habitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, Le Projet architectural et urbain, 3, pp.3-5</w:t>
+              <w:t xml:space="preserve">, 1994, 2, pp.15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture, l'usage et l'habitant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 2, pp.61-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173416v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03173246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne De Villanova avec la collaboration de Rabia Bekkar &amp;lt;i&amp;gt;Immigration et espaces habités, bilan bibliographique des travaux en France (1970-1992)&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -8215,173 +8215,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01525934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modèles d'habitat et contre-types domestiques au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Signoles. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbama-URA 365 CNRS-Université de Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 23, 258 p., 1992, Fascicule de recherche, ISBN : 2-86906-044-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des banlieues et des villes, dérive et eurocompétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Editions de l'Atelier (anciennes Editions ouvrières)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 271 p., 1992, Collection Portes ouvertes, Laurent Laot, ISBN : 2-7082-2986-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01526302v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01526036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Radieuse, Rezé, évolution et réhabilitation</w:t>
               </w:r>
@@ -9174,229 +9174,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lieu public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Walter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Lorraine CREM EA 3476 Centre de recherche sur les médiations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, ISSN 2609-6404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface à LA MIXITÉ URBAINE ET L'ESPACE PUBLIC À RABAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khadija Karibi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mixité urbaine et l'espace public à Rabat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-11, 2015, Histoire et perspectives méditerranéennes, 978-2-343-04529-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Jacques Walter. </w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à HABITAT ET HABITER DANS LA VALLÉE DU SAF-SAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karima Messaoudi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics.</w:t>
+              <w:t xml:space="preserve">Habitat et habiter dans la vallée du Saf-Saf, Nord Est de l'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2015, ISSN 2609-6404</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Académiques Francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-3-8416-2515-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associative Action in Urban Planning: Cases Studies from Marseilles, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Messaoudène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9405,252 +9491,166 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nick Gallent, Daniela Ciaffi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Community Action and Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy Press University of Bristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 97-116, 2014, 9781447315162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy Press University of Bristol</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01112803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à FABRICATION ET USAGE DES ÉCOQUARTIERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Renauld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrication et usage des écoquartiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Polytechniques et Universitaires Romandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 122 p, 2014, espace en société logique territoriale, ISBN 978-2-88915-059-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532962v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01532995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « composition urbaine » : paradigme perdu d’une lecture hâtive du classique de K. Lynch, The Image of the City (1960)</w:t>
               </w:r>
@@ -9716,754 +9716,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les monuments domestiques pour le plus grand nombre : une autre histoire...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Compain-Gajac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation-restauration de l'architecture du Mouvement moderne Choix d'architectures - Etats des lieux - regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Perpignan (PUP)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 87-99, 2012, Histoire de l'art, 9782354124205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00794407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Villes et agglomérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRA (Centre de Recherches administratives), FDSP, Aix-Marseille Université. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et agglomérations (Actes de la Table ronde du Centre de Recherches Administratives des 21 et 22 octobre 2011, J.-M. Pontier, Ed)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 23-48, 2012, Annuaire européen d'Administration publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01519645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des villes</w:t>
+                <w:t xml:space="preserve">Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Stébé, Hervé Marchal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité sur la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 41-89, 2009, Sociologie urbaine, 978-2-13-056233-7</w:t>
+              <w:t xml:space="preserve">, p. 513-560, 2009, Sociologie urbaine, 978-2-13056233-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131514v1</w:t>
+                <w:t xml:space="preserve">hal-01131537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arts</w:t>
+                <w:t xml:space="preserve">Histoire des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Stébé, Hervé Marchal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité sur la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 513-560, 2009, Sociologie urbaine, 978-2-13056233-7</w:t>
+              <w:t xml:space="preserve">, p. 41-89, 2009, Sociologie urbaine, 978-2-13-056233-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131537v1</w:t>
+                <w:t xml:space="preserve">hal-01131514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sommaire et présentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Pinson, ed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles au Canada et en France. Dynamiques, politiques et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Espaces et territoires, 978-2-7535-0632-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04387946v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etalement urbain et discrimination par l'automobile (aînés et jeunes à Aix, Québec et Strasbourg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadier Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles au Canada et en France, Dynamiques, politiques et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-63, 2008, Sciences humaines et sociales, Espaces et territoires, 978-2-7535-0632-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphologie de l'étalement urbain et discrimination par l'automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pinson</w:t>
+                <w:t xml:space="preserve">Carole Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles en France et au Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire de Rennes, pp.47- 63, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Pinson, ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles au Canada et en France, Dynamiques, politiques et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-14, 2008, Espace et territoires, 978-2-7535-0632-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01526303v2</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-04387946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeu social de l’ouvrage et maîtrise partagée de l’oeuvre</w:t>
               </w:r>
@@ -10860,212 +10860,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ethnicité, ségrégation et figures nomades de l'habitat des immigrés maghrébins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rabbia Bekkar, Jean Rémy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnicité et lien social, Politiques publiques et stratégies résidentielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 163-178, 2005, Villes et entreprises, ISBN : 2-7475-7951-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01532927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construire la civilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Haumont et Alain Morel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société des voisins Partager un habitat collectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme, Ministère de la Culture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 169-184, 2005, Ethnologie de la France, ISBN : 9782735110612 ; ISBN électronique : 9782735119318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528323v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01532927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche éco-ethno-urbaine de l'habiter</w:t>
               </w:r>
@@ -11217,358 +11217,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cultures résidentielles et systèmes d'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadir Boumaza et alii. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations interethniques dans l'habitat et dans la ville, agir contre la discrimination, promouvoir les cultures résidentielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan - Réseau Socio-Economie de l'Habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 313-328, 2003, ISBN : 2-7475-4718-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01532914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LA CONCEPTION DU LOGEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Segaud, Jean-Claude Driant, Jacques Brun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'habitat et du logement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 82-86, 2003, ISBN : 220026173X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Colin</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01567268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Nadir Boumaza et alii. </w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAISONS ET FAMILLES EN PERIURBAIN : TERRITOIRES EN ECLATS, PRATIQUES EN TENSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donzel, André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations interethniques dans l'habitat et dans la ville, agir contre la discrimination, promouvoir les cultures résidentielles</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 313-328, 2003, ISBN : 2-7475-4718-3</w:t>
+              <w:t xml:space="preserve">Métropolisation, gouvernance et citoyenneté dans la région urbaine marseillaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maisonneuve et Larose, 2001, ISBN 10: 2706814810 / ISBN 13: 9782706814815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01500151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture de l'habitat : les registres de la maison de l'émigré marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roselyne de VILLANOVA, Marie-Antoinette HILY, Gabrielle VARRO (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire l'interculturel ? De la notion aux pratiques, Paris :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.308-325, 2001, Espaces interculturels, 2-747561366-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829213v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01500151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouvellement urbain des grands ensembles : pour quelles formes urbaines, et avec quelle place pour l'habitant ?</w:t>
               </w:r>
@@ -11879,249 +11879,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maison d'un retour improbable : grande demeure ou résidence secondaire ? (Chapitre 5 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville, Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Bekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rabbia Bekkar, Nadir Boumaza, Daniel Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France (PUF)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Le Sociologue, 2 13 050331 4</w:t>
+              <w:t xml:space="preserve">, 1999, Le Sociologue, 2-13-050331-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02566866v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-02566885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émigrer, reformer une famille (Chapitre 1 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rabbia Bekkar, Nadir Boumaza, Daniel Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France (PUF)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Le Sociologue, 2-13-050331-4</w:t>
+              <w:t xml:space="preserve">, 1999, Le Sociologue, 2 13 050331 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02566892v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02566855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En ville, en société (Chapitre 3 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
+                <w:t xml:space="preserve">La maison d'un retour improbable : grande demeure ou résidence secondaire ? (Chapitre 5 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rabbia Bekkar, Nadir Boumaza, Daniel Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
@@ -12139,161 +12139,187 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France (PUF)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Le Sociologue, 2 13 050331 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02566850v1</w:t>
+                <w:t xml:space="preserve">halshs-02566866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émigrer, reformer une famille (Chapitre 1 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville, Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Bekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rabbia Bekkar, Nadir Boumaza, Daniel Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France (PUF)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Le Sociologue, 2 13 050331 4</w:t>
+              <w:t xml:space="preserve">, 1999, Le Sociologue, 2-13-050331-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02566855v1</w:t>
+                <w:t xml:space="preserve">halshs-02566892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acculturation occidentale (Chapitre 4 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
+                <w:t xml:space="preserve">En ville, en société (Chapitre 3 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rabbia Bekkar, Nadir Boumaza, Daniel Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
@@ -12311,75 +12337,75 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France (PUF)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Le Sociologue, 2 13 050331 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02566859v1</w:t>
+                <w:t xml:space="preserve">halshs-02566850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans le logement (Chapitre 2 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
+                <w:t xml:space="preserve">Acculturation occidentale (Chapitre 4 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rabbia Bekkar, Nadir Boumaza, Daniel Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
@@ -12397,430 +12423,404 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France (PUF)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Le Sociologue, 2 13 050331 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-02566859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le logement (Chapitre 2 de la Partie 2 : Entre deux cultures, habiter la ville et la maison)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rabbia Bekkar, Nadir Boumaza, Daniel Pinson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France (PUF)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Le Sociologue, 2 13 050331 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">halshs-02566515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maisons du Marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonnin, Roselyne de Villanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'une maison l'autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Créaphis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 69-87, 1999, Lieux habités, ISBN 907150-97-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Créaphis</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01532963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Rabia Bekkar</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration between Europe and North Africa and the Hybridization of Urban and Domestic Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabbia Bekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Familles maghrébines en France, l'épreuve de la ville</w:t>
+              <w:t xml:space="preserve">Urban renewal, ethnicity and social exclusion in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Le Sociologue, 2-13-050331-4</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashgate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.103-125., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations architecturales et urbaines de l'habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Segaud, C. Bonvalet, J. Brun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logement et habitat : l'état des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.298-304, 1998, Textes à l'appui, ISBN : 9782707128416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527731v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01519420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fès et Aix, contact et spectacle ou les conditions culturelles de la forme et de la pratique des espaces publics</w:t>
               </w:r>
@@ -12906,51 +12906,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Deniot, Catherine Dutheil-Pessin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses ouvrières T 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 301-308, 1995, ISBN : 2-7384-3864-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12959,212 +12959,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etudiants en cités HLM : le provisoire comme mode de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymonde Séchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université, droit de cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 201-214, 1994, ISBN-10 : 2-86847-130-7 ; ISBN-13 : 978-2-86847-130-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01566935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Invention architecturale et programmation interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Rebois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">168 logements étudiants au Mans, Architecte Jean-Patrice Calori</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europan-PCA/METT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.18-31, 1994, ISBN : 960-7424-07-7 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europan-PCA/METT</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01564574v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01566935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation au projet à partir de l'usage</w:t>
               </w:r>
@@ -13243,50 +13243,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface à CHANTENAY : HISTOIRES ILLUSTRÉES D'UNE VILLE DEVENUE QUARTIER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patillon Christophe; Bigorgne Joël. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chantenay : histoires illustrées d'une ville devenue quartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de documentation du mouvement ouvrier et du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.4-7, 1993, ISBN 2-9502872-5-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01563706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'usage dans les doctrines architecturales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage et architecture</w:t>
             </w:r>
@@ -13295,143 +13381,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 2-7384-1800-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615627v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01563706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture, du trivial au génial</w:t>
               </w:r>
@@ -13480,178 +13480,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echos des sciences sociales dans la pensée architecturale</w:t>
+                <w:t xml:space="preserve">L’architecture, de la tradition de l'art a la tentation de la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage et architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, 1993, 2-7384-1800-7</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 2-7384-1800-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615626v1</w:t>
+                <w:t xml:space="preserve">hal-02615630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’architecture, de la tradition de l'art a la tentation de la science</w:t>
+                <w:t xml:space="preserve">Echos des sciences sociales dans la pensée architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage et architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 2-7384-1800-7</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, 1993, 2-7384-1800-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615630v1</w:t>
+                <w:t xml:space="preserve">hal-02615626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison radieuse de Rezé, de la proximité des locataires-coopérateurs d'autrefois à la distance propriétaires/locataires d'aujourd'hui</w:t>
               </w:r>
@@ -13763,51 +13763,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-C. Croizé, J.P. Frey et P. Pinon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur la typologie et les types architecturaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.239-254, 1991, 2-7384-0903-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14413,51 +14413,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zakrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Haumont, A. Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies urbaines dans les pays en voie de développement : politiques et pratiques sociales en matière d'urbanisme et d'habitat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 313-327, 1987, ISBN 2-85802-983-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15017,151 +15017,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05432661v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une histoire des villes (1) – De l’Antiquité au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire des villes (2) - De la Renaissance au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04658940v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-04601446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANTHROPOPOLIS SELON FRANCOISE CHOAY</w:t>
               </w:r>
@@ -15840,51 +15840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations et usages du logement étudiant à Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16141,51 +16141,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78B999AD"/>
+    <w:nsid w:val="46C8BC2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16372,51 +16372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-pinson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2704-9678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029492912" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000081821871" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nantes.archi.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525934/document" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gKZtSQG8zruklvKutiDUryalItxEB9pU/view?usp=sharing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/105gnlY3APYAIpybPY3z5JoesMmOyHit9/view?usp=sharing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labexmed.nakalona.fr/exhibits/show/projets-en-cours/aprimed-en-cours/camu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telemme.mmsh.univ-aix.fr/activites/default.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/daniel-pinson/accueil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/daniel-pinson/accueil/curriculum-vitae" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48399/IMIST.PRSM/amjau-v5i2.44743" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48399/IMIST.PRSM/amjau-v5i1.41140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Harrouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927182v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thomann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Luxembourg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2003.10.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Motte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177098v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sauvage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.1990.1074" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.1989.1049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zakrani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbebaisse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929110v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889660v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134023v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387077v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Bonillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Massu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsimbernon.com" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525975v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Bekkar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Boumaza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsatelier.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.bnf.fr/12223045/maison_des_sciences_de_l_homme-villes_et_territoires_tours/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cht-nantes.bibliossimo.net/cht/opac_css/index.php?lvl=publisher_see&amp;amp;id=10020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burlen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Henri Guerrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pennetier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reberioux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527753v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cht-nantes.bibliossimo.net/cht/opac_css/index.php?lvl=search_result" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035794v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Amphoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/catalogue/audel%C3%A0delurbanisme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532960v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528217v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/; http://publictionnaire.huma-num.fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.policypress.co.uk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532962v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses-academiques.com/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/index.php" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519645v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cra-aix.com/site/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813077v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadier Thierry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564183v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526303v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/2829/metropoles-au-canada-et-en-france" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387946v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525888v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796228v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796227v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121516v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528323v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532927v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/CFDUURBA/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532914v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829213v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500151v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cdu.urbanisme.equipement.gouv.fr" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532150v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/index.php?page=editions-de-la-villette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121309v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566866v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566892v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Bekkar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566850v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566855v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566859v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532963v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566885v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527731v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519420v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company-beta/324904/?pathWildcard=324904" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796238v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Demarque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europan-europe.eu/fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566935v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131144v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier-Merlet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux.archi.fr/recherche/pave.html" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615627v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563706v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/books/00073553451d014123e2b" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615632v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615626v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615630v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532901v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=1232" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128730v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564415v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-rennes2.fr/las" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532725v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspublisud.fr/maghreb-architecture-et-urbanisme/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541182v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543154v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226516v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532728v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532749v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491871v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566408v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566400v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Legu&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573433v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566403v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560296v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432661v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658940v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601446v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399506v3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366432v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034612v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932366v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267770v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532961v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527911v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bielicki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sadki" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fluchaire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566984v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bouillaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903193v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-pinson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2704-9678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029492912" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000081821871" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nantes.archi.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525934/document" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gKZtSQG8zruklvKutiDUryalItxEB9pU/view?usp=sharing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/105gnlY3APYAIpybPY3z5JoesMmOyHit9/view?usp=sharing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labexmed.nakalona.fr/exhibits/show/projets-en-cours/aprimed-en-cours/camu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telemme.mmsh.univ-aix.fr/activites/default.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/daniel-pinson/accueil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/daniel-pinson/accueil/curriculum-vitae" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48399/IMIST.PRSM/amjau-v5i2.44743" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48399/IMIST.PRSM/amjau-v5i1.41140" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Harrouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927182v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533021v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thomann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Luxembourg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2003.10.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534439v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Motte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173416v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sauvage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.1990.1074" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.1989.1049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zakrani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbebaisse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929110v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889660v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134023v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387077v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Bonillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Massu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsimbernon.com" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525975v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Bekkar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Boumaza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526036v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.bnf.fr/12223045/maison_des_sciences_de_l_homme-villes_et_territoires_tours/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526302v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsatelier.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cht-nantes.bibliossimo.net/cht/opac_css/index.php?lvl=publisher_see&amp;amp;id=10020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burlen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Henri Guerrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pennetier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reberioux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527753v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cht-nantes.bibliossimo.net/cht/opac_css/index.php?lvl=search_result" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035794v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Amphoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/catalogue/audel%C3%A0delurbanisme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528217v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/; http://publictionnaire.huma-num.fr" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532995v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses-academiques.com/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.policypress.co.uk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532962v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/index.php" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794407v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cra-aix.com/site/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131537v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131514v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387946v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/2829/metropoles-au-canada-et-en-france" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadier Thierry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564183v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526303v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525888v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796228v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796227v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121516v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532927v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528323v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/CFDUURBA/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567268v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500151v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829213v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cdu.urbanisme.equipement.gouv.fr" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532150v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/index.php?page=editions-de-la-villette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121309v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566885v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Bekkar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566855v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566892v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566850v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532963v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company-beta/324904/?pathWildcard=324904" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527731v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796238v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566935v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564574v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Demarque" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europan-europe.eu/fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131144v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier-Merlet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux.archi.fr/recherche/pave.html" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563706v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/books/00073553451d014123e2b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615627v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615632v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615630v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615626v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532901v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=1232" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128730v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564415v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-rennes2.fr/las" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532725v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspublisud.fr/maghreb-architecture-et-urbanisme/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541182v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543154v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226516v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532728v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532749v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491871v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566408v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566400v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Legu&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573433v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566403v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560296v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432661v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601446v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658940v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399506v3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366432v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034612v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932366v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267770v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532961v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527911v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bielicki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sadki" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fluchaire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566984v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bouillaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903193v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>